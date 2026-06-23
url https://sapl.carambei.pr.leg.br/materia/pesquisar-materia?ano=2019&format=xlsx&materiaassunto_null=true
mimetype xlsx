--- v0 (2026-02-02)
+++ v1 (2026-06-23)
@@ -54,2099 +54,2099 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Iaros</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_1_gab_ver_iaros_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_1_gab_ver_iaros_0.pdf</t>
   </si>
   <si>
     <t>Indica nos termos da Legislação Municipal, para que seja feito a instalação de um parque recreativo e também a instalação de uma academia ao ar livre na localidade do Bairro da AFCB.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Diego Macedo</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_2_gab_ver_diego_m_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_2_gab_ver_diego_m_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, sugere ao Prefeito a "continuação da Avenida das Flores ligando com a Avenida dos Pioneiros."</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o Poder Executivo estude a possibilidade de construção de faixas elevadas na Rua Palmeira, no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">João Penteado </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_4_gab_ver_joao_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_4_gab_ver_joao_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de implantação do Protocolo de acolhimento com classificação de risco Manchester, no Centro Municipal de Saúde.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Diego Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_5_gab_ver_diego_s_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_5_gab_ver_diego_s_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal para que o Poder Executivo elabore um Projeto de Lei para concessão de direito real de uso em favor da Paróquia Imaculada Conceição, do imóvel localizado na Avenida das Flores, s/n, no bairro Jardim Novo Horizonte, onde hoje está localizada a Igreja Santa Teresinha.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_6_gab_ver_jeverson_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_6_gab_ver_jeverson_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente a pintura de faixa amarela proibindo estacionar em um dos lados da Rua ônix, ao lado da Praça Cívica.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_7_gab_ver_joao_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_7_gab_ver_joao_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada  a possibilidade de construção de uma Pista de Treinamento de Tambor, Lago e demais _x000D_
 atividades com cavalos, no Campo da Cigana, Bairro Cigana, na localidade do  Catanduvas.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_8_gab_ver_joao_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_8_gab_ver_joao_0.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja feita a instalação de  uma  torre de internet na localidade do Catanduva no Bairro do Catinha.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_9_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_9_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de fechamento das laterais da quadra de esportes, da Escola Municipal_x000D_
 Prof. Fátima Augusta Bosa, localizada na Avenida Pinheiro, 550, Jardim Eldorado.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1483/indicacao_10_ver_jeverson__000063.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1483/indicacao_10_ver_jeverson__000063.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente que seja construída faixa de_x000D_
 travessia elevada na esquina da Rua das Orquídeas com a Rua Ouro Branco.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1484/indicacao_11_gab_ver_jeverson__000064.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1484/indicacao_11_gab_ver_jeverson__000064.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, solicita limpeza de terreno público em frente a "Escola Professora Tonia Joanna Harms" no Bairro Boqueirão.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_12_ver_jeverson__000067.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_12_ver_jeverson__000067.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente a pintura de faixa amarela_x000D_
 proibindo estacionar em um dos lados da Rua Onix, ao lado da Praça Cívica.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_13_gab_ver_joel_000081.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_13_gab_ver_joel_000081.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, a construção de calçadas nas ruas de acesso no Bairro do Boqueirão. Rua Rio Negro, Tibagi, Pitangui, Amazonas, Parana, Tocantins.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_14_gab_ver_iaros_000093.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_14_gab_ver_iaros_000093.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja colocado lona para o toldo na Escola Tônia GeraIda Harms.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_15_gab_ver_elio_ratinho_000101.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_15_gab_ver_elio_ratinho_000101.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o Poder Executivo estude a possibilidade de construção de uma lombada, na Rua da Campina esquina_x000D_
 com a Rua Projetada C, no Bairro da AFCB.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_16_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_16_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de construção de uma faixa elevada em frente a Escola Municipal Profª_x000D_
 Fátima Augusta Bosa, localizada na Av. Pinheiro, 550, Jardim Eldorado.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Coza</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_17_19_ver_cosa_e_diego_s_000176.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_17_19_ver_cosa_e_diego_s_000176.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de elaboração de um Projeto de Lei, dispondo sobre a cessão ou permuta de servidores públicos municipais.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao18_vereadores_000249.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao18_vereadores_000249.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja realizado através da Secretaria de Saúde, convênio com o SESI, a fim de trazer para Carambeí a Carreta Rosa — Cuide-se + Prevenção do Câncer.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_19_gab_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_19_gab_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação, ao Senhor Prefeito Municipal, que os laboratórios de análises clinicas contratados disponibilizem a coleta de material para realização de exames laboratoriais, em domicilio ou nas unidades de saúde mais próximas, quando solicitado, em pessoas idosas e/ou com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulo Valenga</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_20_gab_ver_cosa_000274.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_20_gab_ver_cosa_000274.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, a instalação de academia ao ar livre, e parque infantil ao lado do campo society_x000D_
 localizado no Catanduvas de Fora.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_21_gab_ver_elio_000277.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_21_gab_ver_elio_000277.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o poder executivo estude a possibilidade para que sejam realizadas as sinalizações de trânsito que forem_x000D_
 necessárias em todas as ruas do Bairro do Boqueirão e do Bairro Lageado.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_22_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_22_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de montagem de uma biblioteca, na Escola Municipal Prof. Fátima Augusta Bosa, localizada na Av. Pinheiro, 550, no Jardim Eldorado.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_23_gab_ver_iaros_000311.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_23_gab_ver_iaros_000311.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, a possibilidade de instalação de um Parque Poliesportivo no Bairro Boqueirão.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_24_gab_ver_joao_000331.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_24_gab_ver_joao_000331.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de reforma em toda a Escola Municipal Professora GeraIda Harms Welbergen, e a construção de um refeitório na mesma, situada na Rua 3, n° 26, Jardim Cristina.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_25_19_gab_ver_joel__000342.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_25_19_gab_ver_joel__000342.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal a ampliação da conversão à direita da Rua das Orquídeas esquina coma Rua Azaléia.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Coza, Diego Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_26_gab_ver_cosa_000351.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_26_gab_ver_cosa_000351.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de elaboração de um Projeto de Lei, autorizando o pagamento do Prêmio Por Resultado, em decorrência do Índice de Desenvolvimento da Educação Básica-IDEB aos servidores com efetiva lotação na Secretaria Municipal da Educação, que atuaram nas Escolas Públicas da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_27_gab_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_27_gab_ver_elio.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o poder executivo estude a possibilidade para que sejam realizadas as sinalizações de trânsito priorizando duas vagas de estacionamento, urna para ambulância e outra para veículo oficial, em frente ao Posto de Saúde do Jardim Novo Horizonte, na Avenida das Flores.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_28_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_28_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de ampliação do almoxarifado e da lavanderia, da Escola Municipal Prof. Fátima Augusta Bosa, localizada na Av. Pinheiro, 550, no Jardim Eldorado.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_29_gab_ver_paulo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_29_gab_ver_paulo.pdf</t>
   </si>
   <si>
     <t>Indica nos termos da Legislação Municipal, pinturas de Faixas de Segurança de Trânsito.,</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_30_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_30_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que mobilize esforços junto a Secretaria competente para que seja retomada AULAS DE ZUMBA no Município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_31_gab_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_31_gab_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de realizar no bairro Boqueirão, a pavimentação asfáltica da Rua Rio Negro próximo a Escola Professora Tônia Joana Harms e também continuidade asfáltica da Rua Rio Paranapanema até a Ponte do Lageado.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_32_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_32_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de construção de uma nova Ponte localizada no Catinha, região do Catanduvas.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Diego Macedo, Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_33_gab_ver_diego_m_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_33_gab_ver_diego_m_elio.pdf</t>
   </si>
   <si>
     <t>indico nos termos da Legislação Municipal, sugere ao Prefeito, considerando Posto de Saúde Central, a ampliação do espaço físico, a fim de oferecer melhor atendimento á população.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1676/indicacao_34_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1676/indicacao_34_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de mudança  de sentido, transformando em mão única as Ruas Londrina e Cândido de Abreu, na Vila Cristina.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_35_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_35_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indica para que seja estudada a possibilidade de colocação de massa asfáltica, na Rua Tibagi, Bairro Colônia dos Holandeses.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_36_gab_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_36_gab_ver_elio.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o Poder Executivo estude a possibilidade de reinstalação da antena de telefonia e disponibilização de um aparelho de celular, a fim de facilitar a comunicação do posto de Saúde da localidade do Catanduvas.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_37_gab_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_37_gab_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, após os trâmites regimentais desta, que o Poder Executivo Municipal através da Secretaria de Obras, estude a possibilidade de realizar no bairro Vila Mariane, a pavimentação asfáltica da estrada que da acesso a essa localidade.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_38_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_38_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de revitalização de três terrenos pertencentes ao executivo do município, localizado na Rua Londrina, Vila Cristina.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1780/indicacao_39_gab_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1780/indicacao_39_gab_ver_elio.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o poder executivo estude a possibilidade de ampliação do ponto de ônibus da Rua Águas Marinhas, em frente a transportadora TRANS MOERS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/indicacao_40_gab_ver_coza.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/indicacao_40_gab_ver_coza.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de revitalização das sinalizações de trânsito verticais e horizontais em nosso município.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Da Informática - Sheik, João Penteado </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/indicacao_41_gab_ver_joao_e_emerson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/indicacao_41_gab_ver_joao_e_emerson.pdf</t>
   </si>
   <si>
     <t>Indica para que seja estudada a possibilidade de criação do "Projeto de Lei Porteira a Dentro", o qual tem por objetivo atender os proprietários da zona rural, na prestação de serviços e melhorias.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_42_gab_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_42_gab_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal a criação de uma área de lazer no Bairro Jardim Central, Academia ao ar livre.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/indicacao_43_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/indicacao_43_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indica nos termos da Legislação Municipal, que viabilize junto ao Órgão competente, determine que seja feita mudança ou adaptação da faixa de pedestre na Avenida do Ouro nº 58.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1799/indicacao_44_gab_ver_diego_s.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1799/indicacao_44_gab_ver_diego_s.pdf</t>
   </si>
   <si>
     <t>Indica para que o Poder Executivo estude a viabilidade de promover alterações na Lei Municipal 295/2003, a qual dispõe sobre a isenção de IPTU - Imposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Diego Macedo, Iaros, João Penteado , Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1800/indicacao_45_gab_ver_ratinho.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1800/indicacao_45_gab_ver_ratinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo estudo da possibilidade de atualização salarial do cargo de Fisioterapeuta municipal.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_46_gab_ver_iaros_pl_veiculo_automotor_derQzs1.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_46_gab_ver_iaros_pl_veiculo_automotor_derQzs1.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que o Poder Executivo estude a viabilidade de elaborar um Projeto de Lei estabelecendo normas gerais para o serviço de transporte individual de passageiros em veículo automotor leve de aluguel — Táxi, revogando ou alterando as leis em vigor que tratam do assunto.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/indicacao_47_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/indicacao_47_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente a aquisição de mesas para prática de Tênis de mesa para a praça cívica.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/indicacao_48_gab_ver_paulo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/indicacao_48_gab_ver_paulo.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja feita uma concessão dos espaços públicos para exploração do comércio para cuidar e proteger, em parceria com os munícipes. Especificamente a quadra society entre elas Catanduvas, centro, Bela Vista III, AFCB, e como bem público a rodoviária.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>João Penteado , Jeverson Gomes da Silva, Paulo Valenga</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/indicacao_49_ver_joao_paulo_e_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/indicacao_49_ver_joao_paulo_e_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de implantação de um Semáforo ou uma rotatória na_x000D_
 Avenida dos Pioneiros esquina com a Rua da Campina.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/indicacao_50_ver__jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/indicacao_50_ver__jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente a criação de um programa de Coleta Seletiva de Lixo Eletrônico e/ou Tecnológico na zona urbana e rural do Município de Carambeí.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa, Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/protocolo_interno_451_indicacao_51_ver_joel_e_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/protocolo_interno_451_indicacao_51_ver_joel_e_elio.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, a regularização do loteamento da Vila Esperança.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_52_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_52_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, após os trâmites regimentais desta, que o Poder Executivo Municipal através da Secretaria de Obras, estude a possibilidade de realizar a pavimentação asfáltica, das ruas no bairro Vila Mariane.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que o Poder Executivo estude a viabilidade de elaborar um Projeto de Lei, dispondo sobre a prevenção de atos de depredação do Patrimônio Público e Privado no âmbito do Município de Carambeí, revogando ou alterando as leis em vigor que tratam do assunto.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/indicacao_54_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/indicacao_54_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Exmo. Sr. Prefeito Municipal, que viabilize junto ao órgão competente que seja construída faixa de_x000D_
 travessia elevada em frente ao CMEI Betânia no bairro Jardim Brasília.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/indicacao_55_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/indicacao_55_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de instalação de um Parque Ambiental Municipal no Bairro Boqueirão.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/indicacao_56_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/indicacao_56_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, ao Poder Executivo, o Projeto de Lei que permite que as máquinas e veículos do Município circulem divulgando a produção de Leite e Laticínios de nossa cidade.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_57_ver_paulo_valenga.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_57_ver_paulo_valenga.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que o Poder Executivo estude a viabilidade de incluir no Plano Diretor Municipal, a padronização das construções das calçadas e passeios públicos do município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/protocolo_interno_483_indicacao_58_ver_cosa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/protocolo_interno_483_indicacao_58_ver_cosa.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de serem instaladas academias ao Ar Livre nas localidades do Areião, mais especificamente na Escolinha e na Vila Esperança.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/indicacao_59_ver__joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/indicacao_59_ver__joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE REFORMA NA PONTE DO RONCA PORCO, LOCALIZADO NO CATANDUVA DE FORA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/indicacao_60_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/indicacao_60_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REVISTO NO PLANO DIRETOR E TAMBÉM SEJA PROGRAMADO ORÇAMENTO PARA OS PRÓXIMOS ANOS DO ARRUAMENTO QUE LIGA AVENIDA DAS FLORES COM A RUA PERIMETRAL COOP (RUA EM FRENTE JBS).</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/indicacao_61_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/indicacao_61_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE A ADMINISTRAÇÃO MUNICIPAL INSTALE TORRES PARA TRANSMISSÃO DE SINAL DE INTERNET NAS COMUNIDADES DA CAMPINA DO JOTUBA E VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Emerson Da Informática - Sheik</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/indicacao_62_ver_emerson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/indicacao_62_ver_emerson.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE MELHORIAS NA ESCOLA MUNICIPAL DE LIMPO GRANDE, SENDO: MELHORIAS NO AR CONDICIONADO, MUROS AO REDOR DA ESCOLA. PORTÃO ELETRÔNICO, MELHORIAS NA QUADRA DE ESPORTE, TAMBÉM FAZER UM CONTRA TURNO PARA ALUNOS, OFERTANDO AULAS DE DANÇA, ARTESANATO E PINTURA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_63_ver_paulo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_63_ver_paulo.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A REALIZAÇÃO DE ESTUDO QUE VIABILIZE A CONSTRUÇÃO DE LOMBADAS EM ALGUNS PONTOS DA AVENIDA DOS PIONEIROS, PRÓXIMO AO BAIRRO PILATOS E SÃO JOÃO.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/indicacao_64_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/indicacao_64_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DE READEQUAÇÃO DO TRÂNSITO TRANSFORMANDO-A EM SENTIDO ÚNICO NA RUA DAS AZALÉIAS, Nº 335 EM FRENTE DO COLÉGIO CARLOS VENTURA, NA RUA DAS SAFIRAS Nº 371 EM FRENTE À ESCOLA MUNICIPAL JOSÉ PEDRO NOVAES ROSAS, NA RUA DAS CALÊNDULAS, S/N° EM FRENTE O CMEI SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_65_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_65_ver_elio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos da Legislação Municipal, visando integrar o Programa de Saúde e Bem estar implantado pela Prefeitura Municipal em nosso município, a possibilidade de ser aumentado o número de ciclovias e a criação de vias de mão única em nossa cidade, mais especificamente na Avenida dos Pioneiros, sentido ao Parque Histórico, bem como nas vias que se ligam as principais avenidas da cidade.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/indicacao_66_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/indicacao_66_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indica nos termos da Legislação Municipal, a necessidade de ser criada a semana de "Prevenção da gravidez na Adolescência", sob o comando da Secretaria Municipal de Saúde, Programa Saúde na Escola e do Programa de Atenção Básica a Saúde.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1893/indicacao_67_ver_joel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1893/indicacao_67_ver_joel.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, a possibilidade de realização da pavimentação da rua que dá acesso á Escola Tônia Joanna Harms e calçadas para os pedestres.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_68_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_68_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que seja feito um estudo sobre a possibilidade de ser incluído nos Jogos Estudantis de Carambeí — JECAR, a_x000D_
 modalidade digital. A sugestão é que para início dessa nova modalidade seja incluído o Jogo LEAGUE OF LEGENDS, considerando ser o mais jogado no mundo.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_69_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_69_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, Verificar a possibilidade de instalação de dois semáforos de pedestre um em frente ao Colégio Júlia Wanderley e entre a rua das Campinas e Avenida dos Pioneiros.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_70_ver_paulo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_70_ver_paulo.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO PODER EXECUTIVO A NECESSIDADE DE SE CONSTRUIR 1 KM DE MEIO-FIO NA RUA PORTO ALEGRE NO JARDIM BRASÍLIA.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Coza, Diego Macedo, Diego Silva, Paulo Valenga, Ricardo Enevan</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DE CRIAR NO ÂMBITO DO MUNICÍPIO DE CARAMBEÍ O FUNDO DE EMERGÊNCIA PARA OS CASOS FORTUITOS E DE FORÇA MAIOR.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_72_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_72_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE O PODER EXECUTIVO JUNTO COM A SECRETARIA DA SAÚDE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UM ESPAÇO COBERTO E COM BANCOS NO POSTO DE SAÚDE NO BAIRRO AFCB.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_73_ver_joel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_73_ver_joel.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA RESPONSÁVEL, ESTUDE A POSSIBILIDADE DE REALIZAR NO BAIRRO LAGEADO, O RECAPE ASFÁLTICO DAS RUAS RIO TIETÊ E RIO SOLIMÕES.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_74_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_74_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CRIAÇÃO DE UMA ÁREA DE LAZER NO BAIRRO VILA MARIANE, ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/protocolo_interno_550_indicacao_75_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/protocolo_interno_550_indicacao_75_ver_iaros.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O PODER EXECUTIVO MUNICIPAL VERIFIQUE A ADMISSÃO DO PROJETO DE LEI QUE PROÍBE A CONCESSIONARIA  DO SERVIÇO MUNICIPAL DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO  DE FIXAR A  COBRANÇA DE VALOR OU TAXA MÍNIMA NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/protocolo_interno_553_indicacao_76_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/protocolo_interno_553_indicacao_76_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE O PODER EXECUTIVO VERIFIQUE A POSSIBILIDADE DE ASFALTO NO BAIRRO AFCB, NAS RUAS DAS VILAS BANANA E MANGABEIRA E DA RUA DA CAMPINA.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/protocolo_interno_555_indicao_77_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/protocolo_interno_555_indicao_77_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO EXMO.SR PREFEITO MUNICIPAL, QUE VIABILIZE JUNTO AO ÓRGÃO COMPETENTE QUE O VEÍCULO QUE SE DESLOCA PARA LEVAR OS PACIENTES PARA CURITIBA DO POSTO DE SAÚDE CENTRAL, PARA FACILITAR AOS MUNÍCIPES, PASSAR NOS POSTOS DE SAÚDE DOS BAIRROS DO BOQUEIRÃO, AFCB E JARDIM BRASILIA.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/protocolo_interno_558_2019_indicacao_78_2019.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/protocolo_interno_558_2019_indicacao_78_2019.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO PODER EXECUTIVO A VIABILIDADE E O RECURSO FINANCEIRO PARA PAVIMENTAÇÃO ASFÁLTICA E A CANALIZAÇÃO NA RUA DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79_2019.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79_2019.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O PODER EXECUTIVO ACIONE A EMPRESA CONCESSIONÁRIA RODONORTE SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE UM PONTO DE ÔNIBUS AS MARGENS DA PR 151, SENTIDO PONTA GROSSA Á CASTRO, MAIS ESPECIFICAMENTE PRÓXIMO A ROTATÓRIA DE ENTRADA DO BAIRRO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80_2019.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80_2019.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DE SER CONSTRUÍDO UM POÇO ARTESIANO NA LOCALIDADE DA BARRA DO PITANGUI, NAS PROXIMIDADES DA BALSA, REGIÃO RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/indicacao_81_19_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/indicacao_81_19_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE O PODER EXECUTIVO AVALIE A VIABILIDADE E RECURSO PARA CONSTRUIR O CALÇAMENTO NO BAIRRO, NA RUA DA CAMPINA.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_82_ver_paulo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_82_ver_paulo.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO PODER EXECUTIVO A VIABILIDADE DE TROCAR AS LÂMPADAS DE DOIS MIL E TREZENTOS PONTOS DE LUZ QUE TEMOS NO NOSSO MUNICÍPIO POR LED.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_83_2019_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_83_2019_ver_iaros.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, APÓS OS TRÂMITES REGIMENTAIS, QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, ESTUDE A POSSIBILIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS JASMIN E BASALTO, AMBAS NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_84_2019_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_84_2019_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SUGERE AO EXECUTIVO MUNICIPAL, QUE CRIE UM PROJETO DE LEI REFERENTE À INSTITUIÇÃO DE SEGURO ANTICORRUPÇÃO, SENDO QUE TODAS AS OBRAS PÚBLICAS QUE A ADMINISTRAÇÃO FOR REALIZAR, DEVERÁ SER CONTRATADO UM SEGURO, E CASO HAJA UM ATRASO OU OUTRO PROBLEMA NA EXECUÇÃO DA OBRA, O SEGURO COBRIRÁ TAIS PREJUÍZOS, E NÃO MAIS O DINHEIRO PÚBLICO. O OBJETIVO PRINCIPAL DA CRIAÇÃO DESSE PROJETO DE LEI É FISCALIZAR AS OBRAS PÚBLICAS EVITANDO-SE O SUPERFATURAMENTO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_85_2019_gab_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_85_2019_gab_diego_m.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SUGERE AO EXECUTIVO MUNICIPAL, QUE CRIE UM PROJETO A CASA DO ARTESÃO COM A ESCOLA DO ARTESANATO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/indicacao_86_2019_gab_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/indicacao_86_2019_gab_diego_m.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, sugere ao Executivo Municipal, que crie um projeto de Lei que torne obrigatória a contratação de Seguro Garantia de Execução de Contratos pelo tomador em favor do Poder Público, em todos os contratos públicos de obras e de fornecimentos de bens ou de serviços com valores superiores a um milhão de reais.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/indicacao_87_2019_gab_ver_joao_penteado.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/indicacao_87_2019_gab_ver_joao_penteado.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que o Poder Executivo a possibilidade de reformar no ponto de ônibus do Catanduvas de fora próximo ao Posto de Saúde.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_88_2019_gab_ver_cosa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_88_2019_gab_ver_cosa.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de ser instalado um redutor de velocidade na Avenida do Ouro, mais especificamente entre as ruas dos Lírios e Rua do Cobre, no Centro Cívico.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_89_2019_gab_ver_cosa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_89_2019_gab_ver_cosa.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, para que seja estudada a possibilidade de ser instalado um redutor de velocidade na Rua Porto Alegre, no Jardim Brasília , mais especificamente no final da rua.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_90_2019_gab_ver_cosa_e_diego_s.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_90_2019_gab_ver_cosa_e_diego_s.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DE SER INSTALADO UM REDUTOR DE VELOCIDADE NA RUA PORTO ALEGRE, NO JARDIM BRASÍLIA, MAIS ESPECIFICAMENTE NO FINAL DA RUA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_91_2019_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_91_2019_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMO DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE DO CATANDUVA DE FORA, DESIGNADAMENTE NO POSTO DE SAÚDE ATÉ A ESCOLA RURAL MUNICIPAL DE LIMPO GRANDE.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/indicacao_92_2019_gab_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/indicacao_92_2019_gab_ver_elio.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE PERFURAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE DE SÍTIO GRANDE, CATANDUVAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_93_2019_gab_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_93_2019_gab_ver_joao.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE REFORMA NO PONTO DE ÔNIBUS DO CATANDUVAS DE FORA, AO LADO DO FRANÇA.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_94_2019_gab_ver_ricardo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_94_2019_gab_ver_ricardo.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o Poder Executivo através da Secretaria Municipal de Educação, estude a possibilidade de implantação da disciplina de Educação Financeira de maneira transversal ou extracurricular nas escolas do município de Carambeí.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_95_19_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_95_19_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que instale um parque infantil no CMEI Canaã.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_96_2019_gab_ver_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_96_2019_gab_ver_elio.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, que o Poder Executivo estude a possibilidade de construção de uma Capela Mortuária Municipal na área central de nosso município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/indicacao_97_2019_gab_ver_iaros.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/indicacao_97_2019_gab_ver_iaros.pdf</t>
   </si>
   <si>
     <t>Indico nos termos da Legislação Municipal, através da Secretaria Municipal de Obras, estude a possibilidade de realizar a pavimentação das marginais próximas a rede ferroviária e na PR 151, sendo do Cemitério Municipal até a entrada do Bairro Boqueirão.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apelo</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1566/mocao_de_apelo_1_sanepar_extincao_tarifa_minima_000309.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1566/mocao_de_apelo_1_sanepar_extincao_tarifa_minima_000309.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Governador do Estado do Parana, Carlos Roberto Massa Júnior, sugerindo que intervenha junto a Companhia de Saneamento do Parana- SANEPAR, a qual detém a concessão dos serviços públicos de saneamento básico do nosso município, em conformidade com os meios legais, e unindo-se as manifestações de várias Câmaras Municipais de todo o nosso Estado, a fim de conceder a extinção da cobrança da tarifa minima para o consumo de água. ( Autores: Antonio J Cosa, Diego de J Da Silva, Diego J X de Macedo e Elio A Cardoso</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Diego Macedo, Diego Silva, Iaros, Jeverson Gomes da Silva, Joel Aparecido Costa Rosa, Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1600/mocao_de_apelo_2_pec_06_2019.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1600/mocao_de_apelo_2_pec_06_2019.pdf</t>
   </si>
   <si>
     <t>Aos Excelentíssimos Deputados Federais para que votem contra a PEC 06/2019 que trata da reforma da Previdência,</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Diego Macedo, Coza, Diego Silva, Elio Alves (Ratinho), Emerson Da Informática - Sheik, Iaros, Jeverson Gomes da Silva, João Penteado , Joel Aparecido Costa Rosa, Paulo Valenga, Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1522/mocao_de_aplauso_1__000107.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1522/mocao_de_aplauso_1__000107.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Luiz Afonso Freytag, em reconhecimento dos seus relevantes serviços prestados para esta cidade de Carambeí.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1609/mocao_de_aplauso_2_gab_ver__ricardo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1609/mocao_de_aplauso_2_gab_ver__ricardo.pdf</t>
   </si>
   <si>
     <t>Expede a presente MOÇÃO DE APLAUSO ao Soldado Acir José do Nascimento, e ao Soldado Fausto Elias Rossi,</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_de_aplauso_3_gab_ver__ricardo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_de_aplauso_3_gab_ver__ricardo.pdf</t>
   </si>
   <si>
     <t>Expede a presente MOÇÃO DE APLAUSO ao Sargento Sérgio Leocádio de Lima.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_de_aplauso_4_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_de_aplauso_4_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao lutador Francisco Eugênio Spinardi, da Academia Studio Personal Fitness.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/mocao_de_aplauso_5_ver_diego_m.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/mocao_de_aplauso_5_ver_diego_m.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PILOTO DE KART FILIPE VRIESMAN.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/protocolo_interno_551_mocao_de_aplauso_no_6_ver_cosa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/protocolo_interno_551_mocao_de_aplauso_no_6_ver_cosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO EMPRESARIO DA CONSTRUÇÃO CIVIL CONRADO BUTENCOSKI.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/mocao_de_aplauso_7_joao_penteado.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/mocao_de_aplauso_7_joao_penteado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ATLETA KLEBERSON MAYCON SIQUEIRA PELO SEU DESEMPENHO EM COMPETIÇÕES DE TRILHA PELO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/mocao_de_aplauso_8_gab_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/mocao_de_aplauso_8_gab_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A PROFESSORA GERDIENA PIETA DYKSTRA.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/mocao_de_aplauso_9_19_elio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/mocao_de_aplauso_9_19_elio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO IVAN PEDROSO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/mocao_de_aplauso_10_19_gab_ver_cosa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/mocao_de_aplauso_10_19_gab_ver_cosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO JOSÉ LAURINDO RIBAS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Coza, Diego Macedo, Elio Alves (Ratinho), Emerson Da Informática - Sheik, Iaros, Jeverson Gomes da Silva, João Penteado , Joel Aparecido Costa Rosa, Paulo Valenga, Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1618/mocao_de_repudio_1_2019.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1618/mocao_de_repudio_1_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a Agência Reguladora de Serviços Públicos Delegados de Infraestrutura do Paraná — Agepar, em autorizar a Sanepar a conceder um aumento de 12,13% na fatura de água e esgoto da população de Carambeí e do Paraná.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica.</t>
   </si>
   <si>
     <t>Paulo Valenga, Diego Macedo, Diego Silva, Elio Alves (Ratinho), Iaros, João Penteado , Joel Aparecido Costa Rosa, Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1603/protocolo_interno_272_projeto_de_emenda_a_lo_1_19.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1603/protocolo_interno_272_projeto_de_emenda_a_lo_1_19.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do Município sobre a redução de Vereadores.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>Autoriza o Município de Carambeí e receber em doação bem imóvel e alterar a destinação do bem público.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1373/plo_02_autoriza_doacao_de_bem_onibus_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1373/plo_02_autoriza_doacao_de_bem_onibus_0.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à doação de bem, na forma que especifica.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1397/pl_03_concessionaria_servico_abasteciento_de_agua_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1397/pl_03_concessionaria_servico_abasteciento_de_agua_0.pdf</t>
   </si>
   <si>
     <t>Proíbe a concessionário do serviço municipal de abastecimento de água e de esgotamento sanitário a fixação e a cobrança de valor ou outra taxa minima no município de Carambeí.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1420/pl_04_altera_lei_1249_18.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1420/pl_04_altera_lei_1249_18.pdf</t>
   </si>
   <si>
     <t>Altera o §1° da Lei Municipal nº 1.249/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1421/pl_05_altera_lei_1265_2018.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1421/pl_05_altera_lei_1265_2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2° da Lei Municipal n°. 1.265/2018.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1426/pl_06_19_cmc_recomposicao_servidores__0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1426/pl_06_19_cmc_recomposicao_servidores__0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos salários dos servidores do Poder Legislativo de Carambeí.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1427/pl_07_19_cmc_subsidio_membros_legislativo_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1427/pl_07_19_cmc_subsidio_membros_legislativo_0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do Subsídio dos membros do Poder Legislativo de Carambeí.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1428/pl_08_19_cmc_subsidio_prefeito_e_vice_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1428/pl_08_19_cmc_subsidio_prefeito_e_vice_0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do Subsídio do Prefeito, Vice Prefeito e Secretários de Carambeí.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1492/pl_09_semana_munic_de_prevencao_ao_cancer_ginec_9H41vas.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1492/pl_09_semana_munic_de_prevencao_ao_cancer_ginec_9H41vas.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Prevenção ao Câncer Ginecológico" no município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1496/pl_10_campanha_marco_roxo_000120.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1496/pl_10_campanha_marco_roxo_000120.pdf</t>
   </si>
   <si>
     <t>Institui a "Campanha Março Roxo" no âmbito do município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1524/pl_11_adiantamento_despesas_direitos_financeiros_000177.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1524/pl_11_adiantamento_despesas_direitos_financeiros_000177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento previsto nas normas gerais do direito financeiro, para a cobertura de despesas que não possa ou convenham subordinar-se ao Processo Ordinário comum  de aplicação no âmbito do Poder Legislativo de Carambeí.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1525/pl_12_promove_alteracoes_1079_parlamento_jovem_000180.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1525/pl_12_promove_alteracoes_1079_parlamento_jovem_000180.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei Municipal n° 1.079/2015, que institui o Programa Parlamento Jovem no âmbito do município de Carambeí e da outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Diego Macedo, Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1544/pl_13_obriga_as_organizacoes_nao_governamentais_SsRcwXn.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1544/pl_13_obriga_as_organizacoes_nao_governamentais_SsRcwXn.pdf</t>
   </si>
   <si>
     <t>Obriga as Organizações não governamentais - ONGs, Organizações da Sociedade Civil de Interesse Público - OSCIPs, Organizações Sociais - Oss, Associações e Cooperativas a divulgarem suas ações e prestações de contas, em página de internet, quando recebem, a qualquer título, dinheiro, bens e valores públicos ou pela qual o município de Carambeí, ou que, em nome deste, assumam obrigações de natureza pecuniária.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_14_vagas_psicologo_assist_social_e_advogado_000269.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_14_vagas_psicologo_assist_social_e_advogado_000269.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Municipal n°. 572/08, na forma que especifica.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_15_prato_tipico_ver_cosa_000273.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_15_prato_tipico_ver_cosa_000273.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o prato típico do Município.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1563/pl_16_criacao_de_funcao_gratificada_medico_enfe_pWBOtNR.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1563/pl_16_criacao_de_funcao_gratificada_medico_enfe_pWBOtNR.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Função Gratificada no Quadro Geral dos Servidores Públicos do Município de Carambeí, e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1587/pl_17_programa_de_parcerias_publico_privadas__000354.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1587/pl_17_programa_de_parcerias_publico_privadas__000354.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcerias Público-Privadas do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1589/pl_18_diretrizes_orcamentarias_2020_ldo_000357.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1589/pl_18_diretrizes_orcamentarias_2020_ldo_000357.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o Exercício de 2020.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/pl_19_19_alunos_no_legislativo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/pl_19_19_alunos_no_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Alunos no Legislativo", a ser coordenado e executado pela Câmara de Vereadores de Carambeí.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/pl_20_divulgacao_de_medicamentos_disponiveis.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/pl_20_divulgacao_de_medicamentos_disponiveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos disponíveis na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/pl_21_programa_adote_uma_praca.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/pl_21_programa_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Adote uma Praça", cujo gerenciamento se - dará pela Secretaria Municipal de Planejamento Urbano.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1612/pl_22_cessao_de_servidores.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1612/pl_22_cessao_de_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão e permuta funcional de servidores a órgãos e entidades da administração direta ou indireta no âmbito dos poderes Executivo,_x000D_
 Legislativo e Judiciário, e dá outras providencias.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1613/pl_23_altera_lei_674_abrigo_criancas_e_adolescente.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1613/pl_23_altera_lei_674_abrigo_criancas_e_adolescente.pdf</t>
   </si>
   <si>
     <t>Institui o Reordenamento dos Serviços de Acolhimento Institucional na modalidade Abrigo Institucional, para crianças e adolescentes, revoga-se a Lei Municipal n° 674/09 e dá outras providências.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1614/pl_24_altera_lei_1074_servico_acolhimento_de_cr_pfO0AF8.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1614/pl_24_altera_lei_1074_servico_acolhimento_de_cr_pfO0AF8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de Acolhimento em família Acolhedora de Crianças e Adolescentes e revoga a Lei nº 1074/15 e dá outras providências.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1615/pl_25_permuta_de_area_imovel_de_propriedade_ric_KqXWw4F.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1615/pl_25_permuta_de_area_imovel_de_propriedade_ric_KqXWw4F.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder á permuta de área de propriedade do Município, da forma que especifica,</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1756/pl_26_dispoe_sobre_a_alteracao_da_lei_municipal_1266_18.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1756/pl_26_dispoe_sobre_a_alteracao_da_lei_municipal_1266_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n°. 1266/2018.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/pl_27_dispoe_ppa_plano_plurianual_2018_2021.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/pl_27_dispoe_ppa_plano_plurianual_2018_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município da Carambeí para o quadriênio 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/pl_28_altera_a_lei_1_186_anexo_ii.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/pl_28_altera_a_lei_1_186_anexo_ii.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.186/17 e seu anexo II.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/pl_29_lixo_eletronico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/pl_29_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Coleta Seletiva de Lixo Eletrônico e/ou Tecnológico, na zona urbana e rural do Município de Carambeí.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>Coza, Diego Silva, Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/pl_30_inclusao_simbolo_autismo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/pl_30_inclusao_simbolo_autismo.pdf</t>
   </si>
   <si>
     <t>Institui a inclusão do símbolo mundial do Autismo nas placas de atendimento prioritário nos estabelecimentos públicos e privados do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/pl_31_transporte_escolar_Zv7rfm2.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/pl_31_transporte_escolar_Zv7rfm2.pdf</t>
   </si>
   <si>
     <t>Revogando-se as Leis Municipais nº 755/2009, 707/2009, 1.056/2014, 1.094/2015, 1.166/2017 e 1.171/2017. (SUBSTITUTIVO) - Autoriza o Poder Executivo a conceder auxílio transporte aos estudantes de curso superior e curso técnico residentes no Município de Carambeí.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/pl_32_pl_32_requisito_para_admissao_em_cargo_de_cjUlq7b.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/pl_32_pl_32_requisito_para_admissao_em_cargo_de_cjUlq7b.pdf</t>
   </si>
   <si>
     <t>INCLUI A QUALIFICAÇÃO TÉCNICA COMO REQUISITO PARA ADMISSÃO DE CARGO EM COMISSÃO DO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/pl_33_altera_a_lei_1097_15_vencedores_agrinho.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/pl_33_altera_a_lei_1097_15_vencedores_agrinho.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 1.097/2015.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/pl_34_altera_a_lei_980_13_531_07_uso_e_a_ocupac_Ismedb7.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/pl_34_altera_a_lei_980_13_531_07_uso_e_a_ocupac_Ismedb7.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO DA LEI Nº 980/2013, QUE ALTEROU A LEI Nº 531/2007, A QUAL REGULA O USO E A OCUPAÇÃO DO SOLO URBANO.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/pl_35_doacao_terreno_urbano_nucleo_mangabeira..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/pl_35_doacao_terreno_urbano_nucleo_mangabeira..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARAMBEÍ A RECEBER EM DOAÇÃO UM TERRENO URBANO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/pl_36_banco_de_cadeira_de_rodas_e_afins.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/pl_36_banco_de_cadeira_de_rodas_e_afins.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO MUNICIPAL DE CADEIRA DE RODAS E AFINS NO MUNICÍPIO DE CARAMBEÍ._x000D_
 Substitutivo ao Projeto de Lei nº 36/19</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>Paulo Valenga, Coza, Diego Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/pl_37_proibe_manuseio_soltura_de_fogos_como_qqe_iAtTu2D.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/pl_37_proibe_manuseio_soltura_de_fogos_como_qqe_iAtTu2D.pdf</t>
   </si>
   <si>
     <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE CARAMBEÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/pl_38_altera__alinea_lei_980_e_1128.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/pl_38_altera__alinea_lei_980_e_1128.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA "A" DO ARTIGO 6º DA LEI MUNICIPAL Nº 980/13, ALTERADA PELA LEI MUNICIPAL Nº 1.128/16.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/pl_39_operacionalizacao_de_residuos_reciclaveis.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/pl_39_operacionalizacao_de_residuos_reciclaveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DA OPERACIONALIZAÇÃO DE RESÍDUOS SÓLIDOS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/pl_40_altera_lei_178_17_medicacao_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/pl_40_altera_lei_178_17_medicacao_especial.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1178/2017 QUE DISPÕE SOBRE MEDICAÇÃO ESPECIAL/EXCEPCIONAL.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/pl_41_patrocinio_festival_de_tortas_copel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/pl_41_patrocinio_festival_de_tortas_copel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER PATROCÍNIO._x000D_
 (COPEL)</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/projeto_loa_2020_.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/projeto_loa_2020_.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAMBEÍ - PR PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/pl_43_alienacao_de_bens_publicos_inservives.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/pl_43_alienacao_de_bens_publicos_inservives.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARAMBEÍ A PROCEDER A ALIENAÇÃO DE BENS PÚBLICOS MUNICIPAIS INSERVÍVEIS PARA ADMINISTRAÇÃO, ATRAVÉS DE LEILÃO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/substitutivo_ao_pl_44_19_mesa_executiva.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/substitutivo_ao_pl_44_19_mesa_executiva.pdf</t>
   </si>
   <si>
     <t>Substitutivo - DISPÕE SOBRE A ALTERAÇÃO NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CARAMBEÍ, LEI MUNICIPAL Nº 1.122/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/pl_45_altera_1_284_19.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/pl_45_altera_1_284_19.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.284/19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/pl_46_altera_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/pl_46_altera_572_08.pdf</t>
   </si>
   <si>
     <t>FICA INCLUÍDO O §4º NO ARTIGO 40 DA LEI MUNICIPAL Nº 572/08, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/pl_47_refisc.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/pl_47_refisc.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE CARAMBEÍ – REFISC – 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/pl_48_altera_924_12.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/pl_48_altera_924_12.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL Nº 924/12, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/pl_49_altera_01_97.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/pl_49_altera_01_97.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADO O ART.29 DA LEI MUNICIPAL Nº 01/97.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/pl_50_altera_art_44_lei_10_97.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/pl_50_altera_art_44_lei_10_97.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADO O ARTIGO 44 DA LEI MUNICIPAL Nº 10/97.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/pl_51_credito_adicional_500_000.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/pl_51_credito_adicional_500_000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 500.000,00(QUINHENTOS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/pl_52_consorcio_intermunicipal_educacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/pl_52_consorcio_intermunicipal_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Carambeí a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/pl_53_fomento_5_milhoes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/pl_53_fomento_5_milhoes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1564/projeto_de_resolucao_1_000307.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1564/projeto_de_resolucao_1_000307.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Carambeí.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva, Elio Alves (Ratinho), Ricardo Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_2_19.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_2_19.pdf</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/projeto_de_resolucao_3_19.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/projeto_de_resolucao_3_19.pdf</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva, Elio Alves Cardoso, João Esmael Penteado, Ricardo Vinicius Lopes Enevan</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1805/projeto_de_resolucao_4_19.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1805/projeto_de_resolucao_4_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar ao orçamento vigente no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer informações com relação a valores recolhidos de alvará de determinados ramos de atividade.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_2_ref_denuncia_contra_secretario_d_ns0gp7i.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_2_ref_denuncia_contra_secretario_d_ns0gp7i.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a denúncia contra o Secretário Municipal de Obras.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_3_requer_alteracao_lei_1258_000359.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_3_requer_alteracao_lei_1258_000359.pdf</t>
   </si>
   <si>
     <t>Requer informações referente Lei n° 1258/2018 Autoriza o Poder Executivo Municipal a contratar Operação de Crédito, com a Caixa Econômica Federal, e da outra Providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1611/requerimento_4_informacoes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1611/requerimento_4_informacoes.pdf</t>
   </si>
   <si>
     <t>Requerer informações com relação processo licitatório referente aquisição de materiais de consumo de enfermagem (descartáveis), Leite em pó e Fraldas Geriátricas,</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_5_requer_nome_plenario_de_wanderle_CyTf16l.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_5_requer_nome_plenario_de_wanderle_CyTf16l.pdf</t>
   </si>
   <si>
     <t>Requer que seja atribuído o nome do Plenário dessa Casa de Leis de Wanderlei Tadeu Andrusko Rodrigues.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Requer informações com relação ao processo licitatório referente ao contrato de serviços para atendimento a pessoas com necessidades educacionais especiais através do método terapêutico e educacional denominado Equoterapia.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>Requer informações referente a Lei n° 1226/2017 garante a obrigatoriedade de inclusão da pessoa deficiente nas competições esportivas e culturais realizadas no município.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Requerer informações com relação ao processo licitatório referente ao Asfalto do Catanduva.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1884/requerimento_9_19_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1884/requerimento_9_19_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA DAS PRÍMULAS NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/requerimento_10_19_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/requerimento_10_19_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>POÇOS ARTESIANOS DA LOCALIDADE DE CATINHA, SERRINHA E CAMPINHA DO JOTUBA.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1924/requerimento_11_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1924/requerimento_11_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE HÁ PROFESSORES AUXILIARES PARA OS ALUNOS COM NECESSIDADES EDUCACIONAIS ESPECIAIS (NEE) NA REDE DE ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_12_ver_jeverson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_12_ver_jeverson.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COM RELAÇÃO AO MÉDICOS DAS UNIDADES BÁSICA DE SAÚDE (USB).</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/requerimento_13_ver_joao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/requerimento_13_ver_joao.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE Á COMPROVAÇÃO DE ESCOLARIDADE, DE TODOS OS DIRETORES E ASSESSORES DE GABINETE DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/protocolo_interno_606_requerimento_14_gab_ver_emerson.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/protocolo_interno_606_requerimento_14_gab_ver_emerson.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COM RELAÇÃO Á EMPRESA DE RAZÃO SOCIAL, VILA NOVA ADMINISTRADORA DE SERVIÇOS EIRELI.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>CALEN</t>
   </si>
   <si>
     <t>Sessões Ordinárias Calendário</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1378/portaria_1_calendario_2019_0.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1378/portaria_1_calendario_2019_0.pdf</t>
   </si>
   <si>
     <t>Calendário das Sessões Ordinárias 2019.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>IMPOS</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2462,67 +2462,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_1_gab_ver_iaros_0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_2_gab_ver_diego_m_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_4_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_5_gab_ver_diego_s_0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_6_gab_ver_jeverson_0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_7_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_8_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_9_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1483/indicacao_10_ver_jeverson__000063.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1484/indicacao_11_gab_ver_jeverson__000064.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_12_ver_jeverson__000067.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_13_gab_ver_joel_000081.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_14_gab_ver_iaros_000093.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_15_gab_ver_elio_ratinho_000101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_16_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_17_19_ver_cosa_e_diego_s_000176.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao18_vereadores_000249.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_19_gab_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_20_gab_ver_cosa_000274.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_21_gab_ver_elio_000277.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_22_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_23_gab_ver_iaros_000311.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_24_gab_ver_joao_000331.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_25_19_gab_ver_joel__000342.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_26_gab_ver_cosa_000351.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_27_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_28_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_29_gab_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_30_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_31_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_32_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_33_gab_ver_diego_m_elio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1676/indicacao_34_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_35_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_36_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_37_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_38_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1780/indicacao_39_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/indicacao_40_gab_ver_coza.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/indicacao_41_gab_ver_joao_e_emerson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_42_gab_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/indicacao_43_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1799/indicacao_44_gab_ver_diego_s.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1800/indicacao_45_gab_ver_ratinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_46_gab_ver_iaros_pl_veiculo_automotor_derQzs1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/indicacao_47_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/indicacao_48_gab_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/indicacao_49_ver_joao_paulo_e_jeverson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/indicacao_50_ver__jeverson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/protocolo_interno_451_indicacao_51_ver_joel_e_elio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_52_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/indicacao_54_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/indicacao_55_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/indicacao_56_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_57_ver_paulo_valenga.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/protocolo_interno_483_indicacao_58_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/indicacao_59_ver__joao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/indicacao_60_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/indicacao_61_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/indicacao_62_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_63_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/indicacao_64_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_65_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/indicacao_66_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1893/indicacao_67_ver_joel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_68_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_69_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_70_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_72_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_73_ver_joel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_74_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/protocolo_interno_550_indicacao_75_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/protocolo_interno_553_indicacao_76_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/protocolo_interno_555_indicao_77_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/protocolo_interno_558_2019_indicacao_78_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/indicacao_81_19_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_82_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_83_2019_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_84_2019_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_85_2019_gab_diego_m.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/indicacao_86_2019_gab_diego_m.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/indicacao_87_2019_gab_ver_joao_penteado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_88_2019_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_89_2019_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_90_2019_gab_ver_cosa_e_diego_s.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_91_2019_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/indicacao_92_2019_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_93_2019_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_94_2019_gab_ver_ricardo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_95_19_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_96_2019_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/indicacao_97_2019_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1566/mocao_de_apelo_1_sanepar_extincao_tarifa_minima_000309.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1600/mocao_de_apelo_2_pec_06_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1522/mocao_de_aplauso_1__000107.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1609/mocao_de_aplauso_2_gab_ver__ricardo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_de_aplauso_3_gab_ver__ricardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_de_aplauso_4_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/mocao_de_aplauso_5_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/protocolo_interno_551_mocao_de_aplauso_no_6_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/mocao_de_aplauso_7_joao_penteado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/mocao_de_aplauso_8_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/mocao_de_aplauso_9_19_elio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/mocao_de_aplauso_10_19_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1618/mocao_de_repudio_1_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1603/protocolo_interno_272_projeto_de_emenda_a_lo_1_19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1373/plo_02_autoriza_doacao_de_bem_onibus_0.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1397/pl_03_concessionaria_servico_abasteciento_de_agua_0.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1420/pl_04_altera_lei_1249_18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1421/pl_05_altera_lei_1265_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1426/pl_06_19_cmc_recomposicao_servidores__0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1427/pl_07_19_cmc_subsidio_membros_legislativo_0.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1428/pl_08_19_cmc_subsidio_prefeito_e_vice_0.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1492/pl_09_semana_munic_de_prevencao_ao_cancer_ginec_9H41vas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1496/pl_10_campanha_marco_roxo_000120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1524/pl_11_adiantamento_despesas_direitos_financeiros_000177.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1525/pl_12_promove_alteracoes_1079_parlamento_jovem_000180.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1544/pl_13_obriga_as_organizacoes_nao_governamentais_SsRcwXn.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_14_vagas_psicologo_assist_social_e_advogado_000269.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_15_prato_tipico_ver_cosa_000273.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1563/pl_16_criacao_de_funcao_gratificada_medico_enfe_pWBOtNR.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1587/pl_17_programa_de_parcerias_publico_privadas__000354.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1589/pl_18_diretrizes_orcamentarias_2020_ldo_000357.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/pl_19_19_alunos_no_legislativo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/pl_20_divulgacao_de_medicamentos_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/pl_21_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1612/pl_22_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1613/pl_23_altera_lei_674_abrigo_criancas_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1614/pl_24_altera_lei_1074_servico_acolhimento_de_cr_pfO0AF8.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1615/pl_25_permuta_de_area_imovel_de_propriedade_ric_KqXWw4F.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1756/pl_26_dispoe_sobre_a_alteracao_da_lei_municipal_1266_18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/pl_27_dispoe_ppa_plano_plurianual_2018_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/pl_28_altera_a_lei_1_186_anexo_ii.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/pl_29_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/pl_30_inclusao_simbolo_autismo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/pl_31_transporte_escolar_Zv7rfm2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/pl_32_pl_32_requisito_para_admissao_em_cargo_de_cjUlq7b.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/pl_33_altera_a_lei_1097_15_vencedores_agrinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/pl_34_altera_a_lei_980_13_531_07_uso_e_a_ocupac_Ismedb7.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/pl_35_doacao_terreno_urbano_nucleo_mangabeira..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/pl_36_banco_de_cadeira_de_rodas_e_afins.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/pl_37_proibe_manuseio_soltura_de_fogos_como_qqe_iAtTu2D.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/pl_38_altera__alinea_lei_980_e_1128.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/pl_39_operacionalizacao_de_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/pl_40_altera_lei_178_17_medicacao_especial.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/pl_41_patrocinio_festival_de_tortas_copel.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/projeto_loa_2020_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/pl_43_alienacao_de_bens_publicos_inservives.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/substitutivo_ao_pl_44_19_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/pl_45_altera_1_284_19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/pl_46_altera_572_08.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/pl_47_refisc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/pl_48_altera_924_12.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/pl_49_altera_01_97.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/pl_50_altera_art_44_lei_10_97.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/pl_51_credito_adicional_500_000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/pl_52_consorcio_intermunicipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/pl_53_fomento_5_milhoes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1564/projeto_de_resolucao_1_000307.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_2_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/projeto_de_resolucao_3_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1805/projeto_de_resolucao_4_19.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_2_ref_denuncia_contra_secretario_d_ns0gp7i.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_3_requer_alteracao_lei_1258_000359.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1611/requerimento_4_informacoes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_5_requer_nome_plenario_de_wanderle_CyTf16l.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1884/requerimento_9_19_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/requerimento_10_19_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1924/requerimento_11_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_12_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/requerimento_13_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/protocolo_interno_606_requerimento_14_gab_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1378/portaria_1_calendario_2019_0.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_1_gab_ver_iaros_0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_2_gab_ver_diego_m_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_4_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_5_gab_ver_diego_s_0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_6_gab_ver_jeverson_0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_7_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_8_gab_ver_joao_0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1480/indicacao_9_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1483/indicacao_10_ver_jeverson__000063.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1484/indicacao_11_gab_ver_jeverson__000064.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1485/indicacao_12_ver_jeverson__000067.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_13_gab_ver_joel_000081.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_14_gab_ver_iaros_000093.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1494/indicacao_15_gab_ver_elio_ratinho_000101.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1495/indicacao_16_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1523/indicacao_17_19_ver_cosa_e_diego_s_000176.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1545/indicacao18_vereadores_000249.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1546/indicacao_19_gab_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_20_gab_ver_cosa_000274.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1550/indicacao_21_gab_ver_elio_000277.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1551/indicacao_22_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_23_gab_ver_iaros_000311.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1568/indicacao_24_gab_ver_joao_000331.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_25_19_gab_ver_joel__000342.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1588/indicacao_26_gab_ver_cosa_000351.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1596/indicacao_27_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_28_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_29_gab_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1607/indicacao_30_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1608/indicacao_31_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1619/indicacao_32_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_33_gab_ver_diego_m_elio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1676/indicacao_34_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1683/indicacao_35_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_36_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_37_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_38_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1780/indicacao_39_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1781/indicacao_40_gab_ver_coza.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/indicacao_41_gab_ver_joao_e_emerson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_42_gab_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1788/indicacao_43_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1799/indicacao_44_gab_ver_diego_s.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1800/indicacao_45_gab_ver_ratinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_46_gab_ver_iaros_pl_veiculo_automotor_derQzs1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1804/indicacao_47_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1815/indicacao_48_gab_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1840/indicacao_49_ver_joao_paulo_e_jeverson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1841/indicacao_50_ver__jeverson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1853/protocolo_interno_451_indicacao_51_ver_joel_e_elio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_52_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1857/indicacao_54_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1873/indicacao_55_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1874/indicacao_56_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_57_ver_paulo_valenga.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1880/protocolo_interno_483_indicacao_58_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1882/indicacao_59_ver__joao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1883/indicacao_60_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/indicacao_61_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/indicacao_62_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_63_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/indicacao_64_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_65_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/indicacao_66_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1893/indicacao_67_ver_joel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_68_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_69_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_70_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_72_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_73_ver_joel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_74_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/protocolo_interno_550_indicacao_75_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/protocolo_interno_553_indicacao_76_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/protocolo_interno_555_indicao_77_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/protocolo_interno_558_2019_indicacao_78_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/indicacao_81_19_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_82_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_83_2019_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_84_2019_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_85_2019_gab_diego_m.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/indicacao_86_2019_gab_diego_m.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/indicacao_87_2019_gab_ver_joao_penteado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_88_2019_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_89_2019_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_90_2019_gab_ver_cosa_e_diego_s.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_91_2019_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/indicacao_92_2019_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_93_2019_gab_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_94_2019_gab_ver_ricardo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_95_19_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_96_2019_gab_ver_elio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/indicacao_97_2019_gab_ver_iaros.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1566/mocao_de_apelo_1_sanepar_extincao_tarifa_minima_000309.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1600/mocao_de_apelo_2_pec_06_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1522/mocao_de_aplauso_1__000107.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1609/mocao_de_aplauso_2_gab_ver__ricardo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1610/mocao_de_aplauso_3_gab_ver__ricardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_de_aplauso_4_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/mocao_de_aplauso_5_ver_diego_m.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/protocolo_interno_551_mocao_de_aplauso_no_6_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/mocao_de_aplauso_7_joao_penteado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/mocao_de_aplauso_8_gab_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/mocao_de_aplauso_9_19_elio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/mocao_de_aplauso_10_19_gab_ver_cosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1618/mocao_de_repudio_1_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1603/protocolo_interno_272_projeto_de_emenda_a_lo_1_19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1373/plo_02_autoriza_doacao_de_bem_onibus_0.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1397/pl_03_concessionaria_servico_abasteciento_de_agua_0.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1420/pl_04_altera_lei_1249_18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1421/pl_05_altera_lei_1265_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1426/pl_06_19_cmc_recomposicao_servidores__0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1427/pl_07_19_cmc_subsidio_membros_legislativo_0.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1428/pl_08_19_cmc_subsidio_prefeito_e_vice_0.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1492/pl_09_semana_munic_de_prevencao_ao_cancer_ginec_9H41vas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1496/pl_10_campanha_marco_roxo_000120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1524/pl_11_adiantamento_despesas_direitos_financeiros_000177.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1525/pl_12_promove_alteracoes_1079_parlamento_jovem_000180.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1544/pl_13_obriga_as_organizacoes_nao_governamentais_SsRcwXn.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1547/pl_14_vagas_psicologo_assist_social_e_advogado_000269.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1548/pl_15_prato_tipico_ver_cosa_000273.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1563/pl_16_criacao_de_funcao_gratificada_medico_enfe_pWBOtNR.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1587/pl_17_programa_de_parcerias_publico_privadas__000354.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1589/pl_18_diretrizes_orcamentarias_2020_ldo_000357.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1591/pl_19_19_alunos_no_legislativo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1592/pl_20_divulgacao_de_medicamentos_disponiveis.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1593/pl_21_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1612/pl_22_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1613/pl_23_altera_lei_674_abrigo_criancas_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1614/pl_24_altera_lei_1074_servico_acolhimento_de_cr_pfO0AF8.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1615/pl_25_permuta_de_area_imovel_de_propriedade_ric_KqXWw4F.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1756/pl_26_dispoe_sobre_a_alteracao_da_lei_municipal_1266_18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/pl_27_dispoe_ppa_plano_plurianual_2018_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1789/pl_28_altera_a_lei_1_186_anexo_ii.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1790/pl_29_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1802/pl_30_inclusao_simbolo_autismo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1814/pl_31_transporte_escolar_Zv7rfm2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1868/pl_32_pl_32_requisito_para_admissao_em_cargo_de_cjUlq7b.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1869/pl_33_altera_a_lei_1097_15_vencedores_agrinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1870/pl_34_altera_a_lei_980_13_531_07_uso_e_a_ocupac_Ismedb7.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1879/pl_35_doacao_terreno_urbano_nucleo_mangabeira..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1881/pl_36_banco_de_cadeira_de_rodas_e_afins.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/pl_37_proibe_manuseio_soltura_de_fogos_como_qqe_iAtTu2D.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/pl_38_altera__alinea_lei_980_e_1128.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/pl_39_operacionalizacao_de_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/pl_40_altera_lei_178_17_medicacao_especial.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/pl_41_patrocinio_festival_de_tortas_copel.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/projeto_loa_2020_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/pl_43_alienacao_de_bens_publicos_inservives.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/substitutivo_ao_pl_44_19_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/pl_45_altera_1_284_19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/pl_46_altera_572_08.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/pl_47_refisc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/pl_48_altera_924_12.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/pl_49_altera_01_97.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/pl_50_altera_art_44_lei_10_97.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/pl_51_credito_adicional_500_000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/pl_52_consorcio_intermunicipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/pl_53_fomento_5_milhoes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1564/projeto_de_resolucao_1_000307.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_2_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/projeto_de_resolucao_3_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1805/projeto_de_resolucao_4_19.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_2_ref_denuncia_contra_secretario_d_ns0gp7i.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_3_requer_alteracao_lei_1258_000359.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1611/requerimento_4_informacoes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1678/requerimento_5_requer_nome_plenario_de_wanderle_CyTf16l.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1884/requerimento_9_19_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/requerimento_10_19_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1924/requerimento_11_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_12_ver_jeverson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/requerimento_13_ver_joao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/protocolo_interno_606_requerimento_14_gab_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2019/1378/portaria_1_calendario_2019_0.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>