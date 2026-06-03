--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -54,1184 +54,1184 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CEI</t>
   </si>
   <si>
     <t>Comissão Especial de Investigação</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONSTITUÍDA COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Controle Interno / Normativas</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS PROCEDIMENTAIS DE PROPAGANDA ELEITORAL A SEREM ADOTADAS NO ÂMBITO DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA TOMADO PROVIDÊNCIAS QUANTO A ÁGUA PARADA E DESCARTE DE LIXO QUE SE ENCONTRA EM TERRENOS NO JARDIM EUROPA. </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA FEITO UMA OPERAÇÃO TAPA BURACO COM URGÊNCIA EM TODOS OS BAIRROS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, UM ESPAÇO PARA QUE SEJA FEITO UM CANIL MUNICIPAL OU EM COMODATO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Inácio Povaz Filho</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE CONSTRUIR UMA GALERIA PARA ÁGUAS PLUVIAIS NA RUA DOS TOPÁZIOS NA NOVA HOLANDA, INICIANDO NOS FUNDOS DA CÂMARA MUNICIPAL ATÉ A RUA DAS ESMERALDAS, COM UMA EXTENSÃO DE APROXIMADAMENTE 150 METROS. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE VERIFICAR A ILUMINAÇÃO PÚBLICA EM TODAS AS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE FAZER TAPA BURACOS NAS RUAS DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE SE CONSTRUIR ACADEMIA AO AR LIVRE, PRÓXIMO AO CAMPO DE FUTEBOL, E TAMBÉM QUE SEJA CONSTRUÍDA NA VILA MARIANE.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A COLOCAÇÃO DE LOMBADAS NA RUA DAS BROMÉLIAS NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Henrique Harms</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, DENOMINAÇÃO DE RUA DAS COROAS DE CRISTO, A RUA COM APROXIMADAMENTE 500 METROS DE EXTENSÃO, QUE SE INICIA NO KM 5,9 DA AVENIDA DOS PIONEIROS, LADO ESQUERDO, NA DIVISA DA PROPRIEDADE Nº 5879, DA SRA ELIANE DEGRAF. </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ilson Caninana</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE OBRAS, SEJA FEITA PINTURA NOVA EM TODA A RODOVIÁRIA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA COLOCADO UMA LOMBADA ELEVADA, PRÓXIMO À SECRETARIA DE EDUCAÇÃO NO BAIRRO DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PINTURA DE FAIXA PARA PEDESTRES NA RUA CURITIBA NO JARDIM BRASILIA</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, ACADEMIA AO AR LIVRE NA PRAÇA 04 DE ABRIL.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, UM LEVANTAMENTO DE TODAS AS PESSOAS NO MUNICÍPIO, QUE RECEBAM ALGUM AUXÍLIO FINANCEIRO FEDERAL, POR DEFICIÊNCIA FÍSICA OU MENTAL OU POR DOENÇAS OU OUTRAS RAZÕES. </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PROVIDÊNCIAS NA PRAÇA CÍVICA._x000D_
 </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, CONSTRUÇÃO DE CENTRO ESPORTIVO MUNICIPAL.  </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, CONTRATAÇÃO OU NOMEAÇÃO DE UM FISCAL DE RUAS E ESTRADAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE OS PROPRIETÁRIOS DE TERRENOS BALDIOS PARA LIMPEZA E CONSERVAÇÃO. </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, MANUTENÇÃO EM TODOS OS BUEIROS DA CIDADE. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SERVIÇOS DE CONSERVAÇÃO E MANUTENÇÃO  EM TODAS AS RUAS QUE ESTÃO DANIFICADAS. </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE REPARO NO MURO E A CONSTRUÇÃO DE UMA ESCADA COM DOIS DEGRAUS NA PORTA DOS FUNDOS DO CENTRO DE SAÚDE DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE SE SE COLOCAR PROFESSOR ASSISTENTE NAS TURMAS QUE ATENDEREM ALUNOS INCLUSOS. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Bauke D de Geus (Baukinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, MELHORIAS NO ASFALTO E NA ESTRADA DO CATANDUVA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, CONTINUAÇÃO DO CALÇAMENTO NA AVENIDA DOS PIONEIROS ATÉ A PONTE DO SÃO JOÃO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO LOMBADA NA RUA DA CAMPINA Nº 1186 NA VILA AFCB. </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, FAIXA ELEVADA NA FRENTE A ESCOLA ELO SAGRADO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A UTILIZAÇÃO DO ESPAÇO OCIOSO. </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE A SECRETARIA RESPONSÁVEL TOME PROVIDÊNCIAS, NO SENTIDO DE SE COLOCAR PLACAS INDICATIVAS DE VELOCIDADE MÁXIMA PERMITIDA NA ESTRADA DO CATANDUVA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O CHEFE DO EXECUTIVO MUNICIPAL APRESENTE UM PROJETO DE LEI PARA ALTERAÇÃO DO ARTIGO 47 DA LEI 924/2012, ALTERADO PELO ARTIGO 3º DA LEI 1063/2014, A FIM DE CONCEDER O DIREITO DE AVANÇO VERTICAL AOS PROFISSIONAIS DO MAGISTÉRIO AINDA QUE EM ESTÁGIO PROBATÓRIO. </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA FEITA PINTURA E REFORMA NA PISTA DE SKAT. </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA ENVIADA UMA EQUIPE DA ÁREA DA VIGILÂNCIA SANITÁRIA PARA FAZER PALESTRA E ORIENTAÇÃO EM TODAS AS ESCOLAS MUNICIPAIS E ESTADUAIS DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA AMPLIADO O PROJETO DE EQUOTERAPIA A FIM DE ATENDER A DEMANDA PELO TRATAMENTO. </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL,POSSIBILIDADE DE SE ADQUIRIR UM CASTRAMÓVEL.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Elisangela Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, REFORMA NO PRÉDIO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A CRIAÇÃO DO PROGRAMA : "ADOTE UMA PRAÇA". </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A VIABILIDADE DE SE CONTRATAR MÉDICO PEDIATRA PARA PLANTONISTA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO RECAPE EM TODAS AS RUAS DO BAIRRO DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA TAINHA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CONTRATAÇÃO DE UM TÉCNICO DE SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, REFORMAS NA PRAÇA ESPORTIVA DO JARDIM BRASÍLIA.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE FAZER MANUTENÇÃO EM TODA A RUA FLORIANÓPOLIS NO BAIRRO JARDIM BRASILIA. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, REVITALIZAÇÃO DA RUA DAS CAMPINAS NO BAIRRO AFCB E CONTINUIDADE DE CONSTRUÇÃO DE CALÇADAS PARA PEDESTRES. </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA COLOCADO CONTAINERS EM VÁRIOS PONTOS ESTRATÉGICOS DA CIDADE, COMO CAPELA SANTA TERESINHA, NA PONTE PRETA-ALAGADOS, RIO JUTUVA, RONCA PORCO, RIO SÃO JOÃO, RIO PITANGUI. </t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, O PROLONGAMENTO DAS RUAS DAS VIOLETAS, RUA DAS HORTÊNCIAS, RUA DOS LÍRIOS, RUA DAS TULIPAS, CRISÂNTEMOS, ORQUÍDEAS E RUA DAS ROSAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, UMA FISCALIZAÇÃO NO MOINHO DA PRAÇA 4 DE ABRIL.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA CONSTRUÍDO UMA FAIXA DE PASSEIO E UMA CICLOVIA EM TODA A EXTENSÃO DA AVENIDA DOS PIONEIROS. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA FEITO A TROCA DE LÂMPADAS NA RUA GIRASSOL NO JARDIM BELA VISTA III. </t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA ADQUIRIDO 02 BANHEIROS QUÍMICOS NA PRAÇA CÍVICA NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA COLOCADO BUEIROS OU MANILHAS NA ESTRADA DA TAINHA. </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA CONSTRUÍDO ABRIGOS EM TODOS OS PONTOS DE ÔNIBUS NA ÁREA URBANA E RURAL.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CONSTRUÇÃO DE GALERIAS PLUVIAIS, CALÇADAS, ASFALTO OU CALÇAMENTO E ARBORIZAÇÃO EM TODAS AS RUAS DA VILA WATÃO, BANANA E MANGABEIRA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PROVIDÊNCIAS NAS NASCENTES, ARROIOS E REPRESAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SE REALIZE O PATROLAMENTO E CASCALHAMENTO NA ESTRADA RURAL QUE LIGA O MUNICÍPIO DE CARAMBEÍ PELA LOCALIDADE SANTA CÂNDIDA AO MUNICÍPIO DE CASTRO PELO BAIRRO DO TRONCO. </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A INSTALAÇÃO DE SERVIÇO DE LIMPEZA PÚBLICA (GARIS).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA FEITO PINTURA NAS FAIXAS DE PEDESTRES NA AV DAS FLORES E NA LOMBADA PRÓXIMA A ESCOLA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA FEITO UMA LEI ONDE SE INSTITUI O PROGRAMA MENOR APRENDIZ NO ÂMBITO DO MUNICÍPIO.(</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJAM COLOCADAS PLACAS DE SINALIZAÇÃO/ALERTA AOS BANHISTAS NA CACHOEIRA TAMANDUÁ.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, VÁRIAS MELHORIAS NO CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA REVITALIZADA TODAS AS QUADRAS DO MUNICÍPIO, BEM COMO NA PRAÇA CENTRAL, PRAÇA ESPORTIVA ( BELA VISTA II), JARDIM CENTRAL, VILA BATAVO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE CONSTRUÇÃO DE UM ESTACIONAMENTO ADEQUADO PARA VEÍCULOS NAS RUAS PRÓXIMAS AO COLÉGIO ESTADUAL CARLOS VENTURA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CONSTRUÇÃO DE UMA PISTA DE SKATE E BMX (BICICLETA ESPORTIVA) NO BAIRRO JARDIM EUROPA. </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, CONSTRUÇÃO DE FAIXA ELEVADA NA RUA DA CAMPINA, PRÓXIMO AO PONTO DE ÔNIBUS QUE DÁ ACESSO A RUA LONDRINA (ONDE SE LOCALIZA A ESCOLA GERALDA HARMS WELBERGE).</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Anderson Ventura</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE CONSTRUÇÃO DE UMA UNIDADE SAÚDE NO BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA INCLUÍDO NO CURRÍCULO ESCOLAR A DISCIPLINA DE EDUCAÇÃO POLÍTICA E CÍVICA. </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA CONSTRUÍDO UM CALÇAMENTO NO ESTACIONAMENTO DO CMEI CANÃA, NO BAIRRO AFCB.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Inácio Povaz Filho, Elisangela Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA REALIZADO REFORMA NO PRÉDIO DA ESCOLA LIMPO GRANDE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DO PREFEITO MUNICIPAL, ENTRAR EM CONTATO COM O CONSELHO MUNICIPAL DE SEGURANÇA, A FIM DE TRAZER UMA POLICIAL NA POLÍCIA MILITAR DE NOSSOS MUNICÍPIO. </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SENTIDO ÚNICO EM TODAS AS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, LOMBADAS NAS RUAS DAS BROMÉLIAS E NA RUA GIRASSOL NO BAIRRO BELA VISTA III. </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O SENHOR PREFEITO ENCARREGUE O SECRETÁRIO DE MANUTENÇÃO E OBRAS, DE VERIFICAR O ESTADO EM QUE SE ENCONTRA A RUA QUE DÁ ACESSO ÀS PROPRIEDADES DE: CORNÉLIO DIJKTRA, JOÃO CORNÉLIO LOS, CARLINHOS LOS E CHARLES LOS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO CHEFE DO EXECUTIVO, AQUISIÇÃO, DISTRIBUIÇÃO DE CARTILHAS EDUCATIVAS SOBRE GUARDA RESPONSÁVEL E ADOÇÃO DE ANIMAIS PARA SEREM DISTRIBUÍDOS NO CICLO DE ALFABETIZAÇÃO DA EDUCAÇÃO BÁSICA NA REDE MUNICIPAL DE ENSINO, COMO MEDIDA EFETIVA DE SE INICIAR UMA EDUCAÇÃO AMBIENTAL JÁ NAS FASES INICIAIS DA EDUCAÇÃO DE NOSSAS CRIANÇAS ALMEJANDO A PRESERVAÇÃO DE UM FUTURO MELHOR.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CRIAÇÃO DE UM CICLO DE FEIRAS DE ADOÇÃO DE ANIMAIS NO MUNICÍPIO DE CARAMBEÍ, COM A DISPONIBILIZAÇÃO DE TODA A ESTRUTURA FÍSICA PARA A REALIZAÇÃO DA FEIRA E DE CICLOS DE PALESTRAS SOBRE A GUARDA RESPONSÁVEL E ADOÇÃO DE ANIMAIS, COM O CADASTRAMENTO DE VOLUNTÁRIOS EM APOIO AO PODER PÚBLICO. </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA ELABORADO UM PROJETO DE CASTRAÇÃO DE ANIMAIS DOMÉSTICOS, MEDIANTE CONVÊNIOS COM CLÍNICAS VETERINÁRIAS E INSTITUIÇÕES DE ENSINO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA RETIRADA AS QUINAS NAS ESQUINAS DA AV DAS FLORES.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA DIMINUÍDO O MEIO FIO NA ROTATÓRIA PRÓXIMA AO CEMITÉRIO DOS HOLANDESES.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITA A RECUPERAÇÃO DA RUA DOS TOPÁZIOS, EM FRENTE A LOJA BANISKI ESQUINA COM A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE INSTALAR CÂMERAS DE MONITORAMENTO NAS RUAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJAM COLOCADAS FAIXAS ELEVADAS NA RUA DAS ORQUÍDEAS, ESQUINA COM A RUA OURO BRANCO, NOS FUNDOS DA ESCOLA CARLOS VENTURA. </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, INSTALAÇÃO DE SERVIÇOS DE EXAME DE VISTA E OUTROS, NECESSÁRIOS A CNH, EM CARAMBEÍ._x000D_
 </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE TODOS OS PROFESSORES DO MUNICÍPIO RECEBAM A VACINA H1N1. </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE SE MONTAR UM PROJETO DE GRAFITAGEM NAS ESCOLAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE A SECRETARIA DE SAÚDE PROVIDENCIE O ÔNIBUS MÓVEL DA SAÚDE PARA ATENDER NOS BAIRROS SÃO JOÃO, SANTA CRUZ E BARBADO.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE AUTORIZAR NA ÁREA DA SAÚDE A CRIAÇÃO DO PROJETO &amp;#8220;ANJOS DA SAÚDE&amp;#8221;.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, RENOVAÇÃO COMPLETA DE TODA SINALIZAÇÃO VIÁRIA DA CIDADE, INCLUINDO PINTURA NAS RUAS, INSTALAÇÕES DE PLACAS, FAIXAS ELEVADAS, REDUTORES DE VELOCIDADE E ATÉ MESMO SEMÁFOROS SE FOREM NECESSÁRIOS. </t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE CONSTRUÇÃO DE ESTACIONAMENTO NA RODOVIÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO FAIXA ELEVADA NA RUA PINHEIRO COM A ESQUINA QUE FICA ACIMA COM A RUA FÊNIX.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, JUNTO COM A SECRETARIA DE SAÚDE A DOAÇÃO DE LANCHES AS PESSOAS QUE PRECISAM SE DESLOCAR ATÉ CAMPO LARGO. </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO UM PONTO DE ÔNIBUS COBERTO NA CAMPINA DO JUTUVA PERTO DA CAPELA. </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITA LOMBADA ELEVADA NA RUA TIBAGI E NA AVENIDA DOS PIONEIRO, AMBAS ANTES DO ACESSO A ROTATÓRIA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA CONSTRUÍDO UM ESPAÇO PARA 	A MELHOR IDADE NA PRAÇA CÍVICA.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, CONTÊINER DE LIXO NA REGIÃO DO   	LIMPO GRANDE ATÉ A ENTRADA DA COMUNIDADE DO IATE CLUBE. </t>
   </si>
   <si>
     <t>480</t>
   </si>
@@ -1280,63 +1280,63 @@
   <si>
     <t>487</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, SEJA FEITA A SINALIZAÇÃO NECESSÁRIA NAS RUAS DO JARDIM NOVO HORIZONTE, BELA VISTA I, II E III, ONDE SE ENCONTRA TERMINADO O ASFALTO, CONSTANDO: NOME DE RUAS, PLACAS DE INDICAÇÃO DE VELOCIDADE OU REDUTORES DE VELOCIDADE COMO: FAIXAS ELEVADAS OU LOMBADAS, VIAS PREFERENCIAIS ETC. </t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE O SR PREFEITO MUNICIPAL OFICIALIZE A RODONORTE OU O SETOR RESPONSÁVEL DO EXECUTIVO MUNICIPAL, PARA QUE SEJA FEITO A LIMPEZA D PINTURA DO VIADUTO QUE DÁ ACESSO A ENTRADA DA CIDADE. </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE SE FAZER A PAVIMENTAÇÃO NA RUA MARFIM E MORICI COM O RESTANTE DA VERBA QUE SERÁ DEVOLVIDA AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/499/499_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO DEPARTAMENTO DE TRÂNSITO SEGURANÇA PÚBLICA E DEFESA CIVIL (DETRANSED), PARA QUE SEJA COLOCADO PLACAS DE SINALIZAÇÃO (PARE) NAS RUAS PARALELAS A RUA PRINCIPAL NA VILA MARIANE, SENDO NAS RUAS NOVA IGUAÇU, IPIRANGA, E JAGUARIAÍVA._x000D_
 </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, COLOCAÇÃO DE ILUMINAÇÃO NA RUA DE ACESSO ENTRE O JARDIM ELDORADO E O BAIRRO AFCB. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE ASFALTAR A RUA OTÁVIO MARTINS, APROXIMADAMENTE 50 METROS QUE LIGA O BAIRRO AFCB AO JARDIM ELDORADO. </t>
   </si>
   <si>
     <t>492</t>
@@ -1350,1102 +1350,1102 @@
   <si>
     <t>493</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA ADQUIRIDO UM APARELHO DE AR CONDICIONADO PARA A SALA DE EMERGÊNCIA NO CENTRO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A VALORIZAÇÃO DO SERVIDOR MUNICIPAL ATRAVÉS DO PLANO DE CARGOS E SALÁRIOS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PROMOVER A UTILIZAÇÃO DE TERRENOS BALDIOS,  CRIANDO HORTAS COMUNITÁRIAS, FAZENDO PARCERIA COM OS DONOS DOS LOTES E COM A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE FAZER MEIO FIO ONDE ESPECIFICA-SE. </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/498/498_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE ASFALTAR AS 02 RUAS PRINCIPAIS, NA VILA BANANA NO BAIRRO AFCB. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CONSTRUÇÃO DE UMA PISTA DE VELOCROSS EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO UMA AVALIAÇÃO SOBRE A QUANTIDADE DE PESSOAS QUE FICAM AGUARDANDO EXAMES, E QUAL O TEMPO DE ESPERA DESSES EXAMES.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A COLOCAÇÃO DE TAMPAS EM BUEIROS, NA AV DOS PIONEIROS. </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE IMPLANTAR BRINQUEDOS MODERNOS DE FIBRA NA PRAÇA CÍVICA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE COLOCAR LOMBADAS ELEVADAS NA FRENTE DE TODAS AS IGREJAS DA CIDADE.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE A SECRETARIA DE SAÚDE  INSTALE FARMÁCIAS EM TODOS OS BAIRROS, PRINCIPALMENTE NO BAIRRO AFCB.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, ASFALTAMENTO PARA A RUA  FLORIANÓPOLIS &amp;#8211; JARDIM BRASILIA. </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE AUMENTO DE DOIS POLICIAIS MILITARES E UMA VIATURA. </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PROVIDÊNCIAS NAS RUAS DO JARDIM BRASÍLIA . </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE SE OFICIAR O SR PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DO CARGO DE INSPETOR PARA AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, AO CONSELHO MUNICIPAL DE SEGURANÇA OU AO ÓRGÃO COMPETENTE, QUE SE FAÇA UM ESTUDO PARA QUE SEJA INSTALADO A GUARDA MUNICIPAL. </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A PROIBIÇÃO DE CELULARES PARTICULARES EM HORÁRIOS DE SERVIÇOS, PARA OS FUNCIONÁRIOS PÚBLICOS. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, QUE SEJA INSTALADO UMA CANTINA NO CENTRO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA CRIADO UM ALBERGUE EM NOSSO MUNICÍPIO PARA PESSOAS CARENTES. </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE ASFALTO OU CALÇAMENTO NO TRECHO QUE LIGA O POSTO DE SAÚDE DO CATANDUVA ATÉ A ESCOLA. </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, FAIXA ELEVADA NA AV PINHEIRO, EM FRENTE A ESCOLA MUNICIPAL FÁTIMA AUGUSTA BOSA. </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE UMA ATENÇÃO ESPECIAL AOS OBESOS, COMO POR EXEMPLO O TIPO DE APARELHO PARA MEDIR PRESSÃO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA CONSTRUÍDO PONTOS DE ÔNIBUS COM COBERTURA NA RUA RIO PARANAPANEMA, PRÓXIMO AO RECICLÁVEL E OUTRO EM FRENTE A SECRETARIA DE EDUCAÇÃO. </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO CALÇAMENTO DA BRF ATÉ O PARQUE HISTÓRICO NA AV DOS PIONEIROS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CONTRATAÇÃO DE UM NEUROPEDIATRA E UM REUMATOLOGISTA NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO LOMBADA NA RUA PALMEIRA NO JARDIM ELDORADO E QUE SEJA COLOCADO SEMÁFORO NA RUA CAMPINA COM A AV DOS PIONEIROS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO CASCALHAMENTO NAS ESTRADAS RURAIS NO BAIRRO MANGABEIRA ESTRADA QUE DÁ ACESSO AS LEITERIAS DO GORDO E DO GIGANTE NO CATANDUVA. </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE SEJA FEITO LOMBADA NA AVENIDA PINHEIRO, NÚMERO 15, COM A AVENIDA DAS FLORES.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL,ASFALTAR A RUA QUE DÁ ACESSO A ESCOLA TÔNIA JOHANNA HARMS NO BAIRRO DO BOQUEIRÃO. </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE IMPLANTAÇÃO DE TRANSPORTE COLETIVO ENTRE BAIRROS E ENTRE A ZONA URBANA E ZONA RURAL.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL,A POSSIBILIDADE DE SE COLOCAR LOMBADA ELEVADA E QUEBRA MOLAS EM FRENTE A CRECHE BETEL.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, ILUMINAÇÃO PÚBLICA NA RUA QUE FICA ATRÁS DA BRF ATÉ A RUA DA CAPELA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A POSSIBILIDADE DE SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA PELOS CORREIOS NA VILA MARIANE NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS TERMOS DA LEGISLAÇÃO MUNICIPAL, IMEDIATA RECUPERAÇÃO DA PINTURA NA PISTA ASFÁLTICA NA RUA DA CAMPINA.  </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS TERMOS DA LEGISLAÇÃO MUNICIPAL REFORMA OU RECAPE NA RUA TIBAGI QUE LIGA A AVENIDA DOS PIONEIROS AO ESTACIONAMENTO DA FRISIA COM A BRF E JBS.  </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A NECESSIDADE DE INSPETORES NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, PARA QUE A ASSOCIAÇÃO DOS MORADORES SEJAM RESPONSÁVEIS PELOS CAMPOS SINTÉTICOS. </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIRIGIDA A PROFESSORA DE BALÉ  ELLEN LUNARDELLI. </t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Moção de Apelo</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMA MUNICIPAL DE ABERTURA, CONSERVAÇÃO E MANUTENÇÃO DE ESTRADAS RURAIS, ESTABELECENDO NORMAS PARA CURSOS DE ÁGUAS PLUVIAIS, BEM COMO PROPICIAR CONDIÇÕES ADEQUADAS DE TRAFEGO E ACESSO AS VILAS, COMUNIDADES, E PROPRIEDADES RURAIS COM SATISFATÓRIO ESCOAMENTO DA PRODUÇÃO AGRÍCOLA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANÁLISE DO PARECER PRÉVIO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO ANO DE 2010, PREFEITO OSMAR RICKLI.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANÁLISE DO PARECER PRÉVIO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO ANO DE 2013, PREFEITO OSMAR JOSÉ CHINATO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>ANÁLISE DO PARECER PRÉVIO DA PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO ANO DE 2011, PREFEITO OSMAR RICKLI.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA AS RUAS SITUADAS NO JARDIM MANGABEIRA E NO RESIDENCIAL CAMPO BELO, AMBOS LOCALIZADOS NO MUNICÍPIO DE CARAMBEÍ &amp;#8211;PR </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE CARAMBEÍ - REFISC - 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva, Henrique Geraldo Harms, Jeverson Gomes da Silva, Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A RECOMPOSIÇÃO DO SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 001/97, ALTERADA PELAS LEIS 168/2001 E 423/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O COMITÊ MUNICIPAL INTERSETORIAL DE COMBATE À DENGUE E DÁ OUTRAS PROVIDÊNCIAS NO MUNICÍPIO DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO DA LEI MUNICIPAL Nº 980/2013, QUE ALTEROU A LEI MUNICIPAL Nº 531/2007, A QUAL &amp;#8220;REGULA O USO E A OCUPAÇÃO DO SOLO URBANO DE CARAMBEÍ".</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE VOLUNTARIADO NO MUNICÍPIO DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFISSIONAIS DA ÁREA EM SAÚDE COM FUNDAMENTO NA LEI FEDERAL Nº 8.745/93 C/C LEIS MUNICIPAIS Nº 256/03 E 290/03.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CARAMBEÍ - APAE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 1.114/2015.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 1.115/2015.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 536/07, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO DE_x000D_
 TRANSIÇÃO URBANO-RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 110 E 111 DA LEI MUNICIPAL N°. 464/2006 - CÓDIGO DE POSTURA DO MUNICÍPIO DE CARAMBEÍ, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL - SIM/POA E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EFETUAR A CESSÃO DE USO DO IMÓVEL QUE ESPECIFICA AO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RIGOR DO ART.30 DA LEI 961/2013 EM APLICAR REVISÃO GERAL PARA PRESERVAÇÃO DO PODER AQUISITIVO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL NO. 572/08, NO QUE ESPECIFICA. NOMENCLATURA DE CARGO LEI Nº 572.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE PORTA GIRATÓRIA COM DETECTOR DE METAIS NAS LOTÉRICAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE E MEDULA ÓSSEA NO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PARQUE HISTÓRICO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 994/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.119/2015, QUE ALTEROU A LEI MUNICIPAL Nº 001/97 NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE OS ESTABELECIMENTOS BANCÁRIOS DOTADOS DE PORTA COM DETECTOR DE METAIS MANTEREM UNIDADES DE GUARDA-VOLUMES À DISPOSIÇÃO DE SEUS USUÁRIOS, NO ÂMBITO DO MUNICÍPIO DE CARAMBEI &amp;#8211; PR, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA ANEXOS INTEGRANTES DA LEI 1083/2015 DE 21/05/2015 LEI DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CARAMBEÍ PARA O EXERCÍCIO DE 2016. </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/420/420_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAÇÃO DA LEI 933, DE 06 DE NOVEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL NO. 1.119/2015, QUE ALTEROU A LEI MUNICIPAL N°. 001/1997, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A "BOLSA AUXÍLIO AO ATLETA" NO MUNICÍPIO DE CARAMBEÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO DEPUTADO FEDERAL SANDRO ALEX CRUZ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO DELEGADO DA POLÍCIA CIVIL DE CARAMBEI DR MARCUS VINICIUS SEBASTIÃO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO SEMANA DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CESSÃO DE USO DO IMÓVEL QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA E ATUALIZA AS NORMAS QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA - CMDPI DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DA LEI MUNICIPAL N°. 685/2009, ALTERADA PELA LEI MUNICIPAL N°. 1.109/2015, QUE DISPÕE SOBRE A FARMÁCIA MUNICIPAL - MEDICAÇÃO ESPECIAL/EXCEPCIONAL NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 1.112/2015, E DA OURAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE 0 SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2017 A 2020.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 500.000,00 (QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAMBEÍ-PR PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ADICIONAL ESPECIAL NO EXERCÍCIO VIGENTE NO VALOR TOTAL DE R$ 5.000,00 (CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE CARAMBEÍ - REFISC -2016 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 100.000,00 (CEM MIL REAIS)</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE IPTU E DAS TAXAS DE SERVIÇOS, TAXAS PELO EXERCÍCIO DE PODER DE POLÍCIA E CONTRIBUIÇÕES DE MELHORIA, DAS PESSOAS DOS CONTRIBUINTES PORTADORES DE CÂNCER E AIDS NO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PARQUE HISTÓRICO DE CARAMBEÍ_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CARAMBEÍ PARA O PERÍODO DE 2017 A 2020.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1153/2016, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA_x000D_
 IDOSA - CMDPI DE CARAMBEÍ DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS NO QUADRO GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CARAMBEÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER CONTRIBUIÇÃO SOCIAL AO PARQUE HISTÓRICO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO PARA ENTIDADES ASSISTENCIAIS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A CONCEDER CONTRIBUIÇÃO SOCIAL AO PARQUE HISTÓRICO DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE SUBVENÇÃO PARA ENTIDADE ASSISTENCIAL ASSEC- CRECHE BETEL. </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Jussara Tonon, Henrique Harms, Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O RELATÓRIO FINAL DA COMISSÃO ESPECIAL DE INQUÉRITO, INSTITUÍDA ATRAVÉS DA PORTARIA Nº 83/2016.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ (30.000,00 TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Diego de Jesus da Silva, Henrique Geraldo Harms, Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CARAMBEÍ.  </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2016/549/projeto_de_resolucao_no_4_2016.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2016/549/projeto_de_resolucao_no_4_2016.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REALIZAÇÃO DO PROJETO VISITE A CÂMARA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE RESOLUÇÃO 3/2016 E PROJETO DE LEI 47/2016.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REALIZAÇÃO DO "PROJETO VISITE A CÂMARA".</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>CALEN</t>
   </si>
   <si>
     <t>Sessões Ordinárias Calendário</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.doc</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.doc</t>
   </si>
   <si>
     <t>CONFORME REGIMENTO INTERNO DEVEM SER REALIZADAS 36 SESSÕES ORDINÁRIAS NA CÂMARA DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>CONFORME O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CARAMBEÍ, SÃO REALIZADAS 36 SESSÕES ORDINÁRIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2758,67 +2758,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2016/549/projeto_de_resolucao_no_4_2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2016/549/projeto_de_resolucao_no_4_2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>