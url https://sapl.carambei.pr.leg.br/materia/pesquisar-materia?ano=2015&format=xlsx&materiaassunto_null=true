--- v0 (2026-02-01)
+++ v1 (2026-06-03)
@@ -54,1927 +54,1927 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA FEITO PAVIMENTAÇÃO NA RUA QUARTZO, PRÓXIMO AO CEMITÉRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO LIMPEZA EM TODAS AS PRAÇAS E CANTEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO A REESTRUTURAÇÃO EM TODAS AS RUAS DA CIDADE COMO ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bauke D de Geus (Baukinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA CONSTRUÍDA O NOVO PAÇO MUNICIPAL NO JARDIM EUROPA, COMO SE ESPECIFICA. </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ilson Caninana</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA TOMADO PROVIDÊNCIAS REFERENTE AOS LOTES BALDIOS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Inácio Povaz Filho</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A NECESSIDADE DE  ABRIGO NAS ESCOLAS. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO PROVIDÊNCIAS URGENTES NA RESTAURAÇÃO DE BRINQUEDOS NAS PRAÇAS. </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA TOMADO PROVIDÊNCIAS EM RELAÇÃO A PONTE DO LAJEADO. </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR PREFEITO MUNICIPAL SEJA CONSTRUÍDA PRAÇA COM APARELHO DE GINÁSTICA AO AR LIVRE ONDE SE ESPECIFICA. </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Elisangela Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA CONCEDIDA CONTRIBUIÇÃO SOCIAL AO CONSELHO DE SEGURANÇA DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, CONSTRUÇÃO DA ELEVATÓRIA PARA CONCLUSÃO DO ESGOTO- SANEAMENTO BÁSICO NO BAIRRO VILA MARIANE. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PROVIDÊNCIAS NAS GALERIAS DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA TOMADO PROVIDÊNCIAS ONDE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, MUDANÇA DE VELOCIDADE DE VEÍCULOS AUTOMOTORES EM NOSSAS VIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE PLANEJAMENTO DO EXECUTIVO MUNICIPAL PARA QUE SEJA TOMADO PROVIDÊNCIAS ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SECRETARIO DE OBRAS PARA QUE SEJA TOMADO PROVIDÊNCIAS PRÓXIMO AO MERCADO ARAUCÁRIA.  </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jussara Tonon, Inácio Povaz Filho, Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA INCLUSÃO DO ENSINO RELIGIOSO NAS ESCOLAS MUNICIPAIS. </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR. PREFEITO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO, EM ESPECIAL COM O DEPARTAMENTO DE CULTURA, PROVIDÊNCIAS ONDE ESPECIFICA-SE. </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL ESTACIONAMENTO ONDE ESPECIFICA-SE. </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA FEITA A REVISÃO EM TODAS AS CÂMERAS DE SEGURANÇA NAS ESCOLAS E CRECHES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SECRETARIA DE EDUCAÇÃO JUNTO COM O EXECUTIVO MUNICIPAL, PARA QUE SE COLOQUE GRADES DE SEGURANÇA EM TODAS AS JANELAS DAS ESCOLAS E CRECHES DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL A REGULARIZAÇÃO DA ESCRITURA REFERENTE A LEI MUNICIPAL 216/2002 PARA O NOME DA ASSEC- ASSOCIAÇÃO EVANGÉLICA DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITA TODA A SINALIZAÇÃO DA AVENIDA DAS FLORES.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA ASFALTADA A RUA AURORA E QUE SEJA REFEITA A ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITA PAVIMENTAÇÃO_x000D_
 ASFÁLTICA DA AV DOS PIONEIROS ATÉ O RIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Joel Aparecido Costa Rosa</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA RETIRADO O MURO AO_x000D_
 REDOR DO CAMPO DE FUTEBOL NO BAIRRO DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA CONSTRUÍDO UM PONTO_x000D_
 DE ÔNIBUS NA RUA RIO PARANAPANEMA NO BAIRRO DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO PARA QUE SEJA ADQUIRIDO UMA ÁREA PARA A CONSTRUÇÃO DE UM CAMPO DE_x000D_
 FUTEBOL E NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL SEJA FEITO REPARO NA PONTE DO RIO SÃO JOÃO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DENOMINAÇÃO DAS RUAS DO LOTEAMENTO DE GEUS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL PARA QUE SEJA COLOCADO LIXEIRAS NOS PONTOS DE ÔNIBUS .</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO UM TRABALHO DE CONSCIENTIZAÇÃO QUANTO À LIMPEZA E SEPARAÇÃO DO LIXO EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SANEPAR.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Elio Alves (Ratinho), Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL, JUNTO COM O DEPARTAMENTO DE TRÂNSITO E COM O CONSELHO MUNICIPAL DE TRÂNSITO E TRANSPORTE DO MUNICÍPIO DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SECRETARIA DE ESPORTE PARA QUE SEJA IMPLANTADA A ESCOLINHA DE FUTEBOL NOS BAIRROS ONDE TEM QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Henrique Harms</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL ACORDO COM AS EMPRESAS QUE RETIRAM PEDRAS EM NOSSO MUNICÍPIO COMO ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA, AO SR PREFEITO MUNICIPAL A POSSIBILIDADE DE SER COLOCADO DUAS CONDUÇÕES NA SAÚDE COMO ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITA LOMBADA ELEVADA ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, JUNTO COM A SECRETARIA DE SAÚDE PARA QUE SE TOME PROVIDÊNCIAS ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS REFERENTE A MORADORES DE RUA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE TRÂNSITO - DETRANSEDE DO MUNICÍPIO DE CARAMBEÍ PARA QUE SEJA REGULARIZADO PARA MÃO ÚNICA NA RUA DAS GRANADAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO CONVÊNIO COM A ALL.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL A NECESSIDADE DE UMA DEFENSORIA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO REFORMA EM TODOS OS PONTOS DE ÔNIBUS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA COLOCADO LOMBADA NA RUA RIO PARANAPANEMA,PRÓXIMO A SECRETARIA DE EDUCAÇÃO, E TAMBÉM SEJA COLOCADO PLACAS DE CONTROLE DE VELOCIDADE.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA LEGALIZADO O TERRENO ONDE SE TEM O POSTO DE SAÚDE DO CATANDUVA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, JUNTO COM OS DEPUTADOS PARA QUE SEJA FEITO UM PEDIDO AO PREFEITO DE PONTA GROSSA, A POSSIBILIDADE DE UM CEASA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR OSMAR J BLUM, DD PREFEITO MUNICIPAL, QUE FAÇA UM DECRETO OU LEI, REGULAMENTANDO A NÍVEL MUNICIPAL, A LEI DO PLANTIO DE ÁRVORES.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, QUE OS RECURSOS DEVOLVIDOS PELO PODER LEGISLATIVO AO PODER EXECUTIVO, REFERENTES AO EXERCÍCIO DE 2015, SEJAM INTEGRALMENTE UTILIZADOS PARA A PAVIMENTAÇÃO DE RUAS E A CONSTRUÇÃO REDE PLUVIAL NA VILA BANANA E NA VILA WATÃO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA CONTRATADO UM MÉDICO ORTOPEDISTA PARA O POSTO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAS NO CENTRO DE SAÚDE OTÁVIO PEDROSO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SE ORDENE A PODA DE ALGUMAS ÁRVORES, ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA ASFALTAR OU PAVIMENTAR A ESTRADA DO CATANDUVA. DO POSTO DE SAÚDE ATÉ A ESCOLA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO TREVO DO VIADUTO - ACESSO À CASTRO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, JUNTO COM A SECRETARIA DE DESENVOLVIMENTO QUE SEJA ADQUIRIDO MAIS BARRACAS AOS PRODUTORES QUE FAZEM A FEIRA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, GARANTIR A ASSISTÊNCIA FARMACÊUTICA À TODA POPULAÇÃO CARAMBEIENSE, GARANTINDO O ACESSO E A DISPENSAÇÃO DE MEDICAMENTOS MAIS PRÓXIMOS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL A CRIAÇÃO DE UM BANCO DE MEDICAMENTOS (SOBRAS).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA COMPRADO LENÇÓIS, TRAVESSEIROS, FRONHAS, COBERTORES E COLCHÕES PARA OS LEITOS DA SALA DE OBSERVAÇÃO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA TOMADO PROVIDÊNCIAS REFERENTE AOS CACHORROS DE RUA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE OU ALUGUEL DE UM ESPAÇO PARA ESTRUTURAÇÃO DESSA UNIDADE PARA ATENDIMENTO MÉDICO, ODONTOLÓGICO E PESAGEM NAS CRIANÇAS NA VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL UM PARQUE INFANTIL PARA PORTADORES DE NECESSIDADES ESPECIAL( ADAPTADORES NOS PARQUES), PARA QUE HAJA INCLUSÃO DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Jeverson Gomes da Silva, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, A REALIZAÇÃO DE ESTUDO E PLANEJAMENTO DE TRÁFEGO NA AVENIDA DOS PIONEIROS, A FIM DE ADEQUAR A PRESENTE VIA, AOS PRECEITOS PREVISTOS NA LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A DETRANSED, PROVIDÊNCIAS QUANTO A SINALIZAÇÃO DAS RUAS E PINTURA DE LOMBADAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPALA NECESSIDADE DO AUMENTO NO EFETIVO DA POLÍCIA CIVIL E MILITAR EM CARAMBEÍ, E A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL JUNTO COM A SECRETARIA DE EDUCAÇÃO, PARA QUE SEJA ADQUIRIDO AR CONDICIONADO E/ OU VENTILADOR EM TODAS AS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA COLOCADO FAIXA PARA PEDESTRES ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLANO DE CARREIRA AOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL JUNTO COM A SECRETARIA DO MEIO AMBIENTE PARA QUE SEJA TOMADO PROVIDÊNCIAS ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL PARA QUE SEJA INSTITUÍDO O PROGRAMA MUNICIPAL DE SAÚDE DA JUVENTUDE NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, SEJA FEITA ARBORIZAÇÃO NA PRAÇA CÍVICA DE NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, A INSTALAÇÃO A CONSTRUÇÃO DE FAIXA ELEVADA EM FRENTE AO COLÉGIO JÚLIA WANDERLEY._x000D_
 </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, MELHORIAS NA ESTRADA DO CATANDUVAS, PRÓXIMO A PONTE DO RIO JUTUVA. </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, ESTUDO NAS RUAS DA CIDADE PARA QUE SEJA VERIFICADO A POSSIBILIDADE DE IMPLANTAÇÃO DE CICLOVIAS. </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, A COLOCAÇÃO DE BANCOS NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UM CLUBE PÚBLICO DE ESPORTES, COMO A SERP, ONDE HAJA POSSIBILIDADE DE SE PRATICAR VÁRIOS ESPORTES COMO: FUTEBOL, XADREZ, VÔLEI, BASQUETE E OUTROS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, ESTUDOS PARA MELHORAR O TRÂNSITO NAS RUAS PRÓXIMAS AO COLÉGIO CARLOS VENTURA, NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Anderson Ventura</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UMA BARREIRA LATERAL DE PROTEÇÃO NA PONTE DO RIO TAMANDUÁ E SINALIZAÇÃO DESSA PONTE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, REVISÃO E MELHORIAS NA PARTE ELÉTRICA DA ESCOLA RURAL MUNICIPAL DE LIMPO GRANDE. </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO, AO SR PREFEITO MUNICIPAL, A CRIAÇÃO DA SEMANA DA LEITURA NAS ESCOLAS E COLÉGIOS DO MUNICÍPIO DE CARAMBEI. </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PRA QUE SE ELABORE UM PROJETO PARA ENFEITAR AS RUAS E A PRAÇA CÍVICA, NA ÉPOCA DE NATAL.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, QUE INTERVENHA JUNTO AOS DEPUTADOS FEDERAIS PARA EXTINGUIR A LEI DO FLAGRANTE.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE DIVULGAR NO CARNÊ DE IPTU TEXTO INFORMATIVO SOBRE O MEIO AMBIENTE, DESTINAÇÃO DO LIXO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL, PARA RECAPAR OU ASFALTAR A RUA OURO PRETO, QUE FICA ENTRE O SUPERMERCADO RICKLI E O POSTO CONTORNO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A CONSTRUÇÃO DE CALÇADAS COM ACESSIBILIDADE AOS CADEIRANTES NA RUA DAS CAMPINAS NO BAIRRO DA AFCB.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL, MANUTENÇÃO E MELHORIAS NA RUA DAS ORQUÍDEAS NO BAIRRO JARDIM NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL, REPAROS NAS PORTAS E COLOCAÇÃO DE CORTINAS NAS JANELAS DA ESCOLA RURAL DO LIMPO GRANDE.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, MELHORIAS NA QUADRA DE ESPORTES DA ESCOLA DO LIMPO GRANDE.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL, A POSSIBILIDADE DE UM DESCONTO NO IPTU AOS MORADORES QUE MANTIVEREM A LIMPEZA EM FRENTE AS SUAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE UM AUMENTO NO NÚMERO DE VAGAS NAS CRECHES.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, A DISPONIBILIDADE DE VÍDEOS E FILMES EDUCATIVOS PARA ESTUDANTES NA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL, A CRIAÇÃO DE UMA ESCOLINHA POPULAR DE TÊNIS DE MESA. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL, MELHORIAS NO CENTRO MUNICIPAL DE SAÚDE. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE ESTUDOS PARA AUTORIZAR QUE SEJA FEITO ESTACIONAMENTO EM FRENTE A IGREJA CATÓLICA DO BOQUEIRÃO NA RUA RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE SE ELABORAR UM PROJETO PARA ATENDER AS FAMÍLIAS AFETADAS EM TEMPORAIS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE LIMPAR TODOS OS BUEIROS DA CIDADE.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, QUE SEJA PROVIDENCIADO UMA CAÇAMBA PARA COLETA DE LIXO NO SÍTIO GRANDE NO BAIRRO DE CATANDUVA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL QUE SEJA VERIFICADO A POSSIBILIDADE DE SE FAZER UMA LEI MUNICIPAL, QUE PROÍBE MENORES DE IDADE DE FICAREM NA RUA, APÓS AS 22 HORAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL, PROVIDÊNCIAS ONDE ESPECIFICA-SE.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDA AO OPERÁRIO FUTEBOL ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDA AO SENHOR GOVERNADOR DO ESTADO SR CARLOS ALBERTO RICHA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDA AO ROTARY CLUB DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL PARABENIZA A RADIO ANTENA SUL &amp;#8211; FM, PELOS RELEVANTES SERVIÇOS PRESTADOS PARA ESSA COMUNIDADE MESMO AINDA ANTES DE SE TORNAR CIDADE, PRESTANDO SERVIÇOS DE INFORMAÇÕES AO PÚBLICO OUVINTE.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR RICHARD JACOBI</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR LUCIANO SAMPAIO. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDA À RÁDIO ANTENA SUL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO À NOVA ESTAÇÃO RADIOFUSÃO E PUBLICIDADE LTDA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA DE CRIANÇAS E ADOLESCENTES, REVOGA A LEI 173/2001 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ATUALIZA A LEI Nº 983/2013, DE 08 DE JULHO DE 2013, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE VELOCIDADE EM RUAS, E AVENIDAS DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CARAMBEÍ</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA PARLAMENTO JOVEM NO ÂMBITO DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 983/2013, DE 08 DE JULHO DE 2013, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E O ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O REPASSE DE HONORÁRIOS E/OU VERBAS SUCUMBENCIAIS RECOLHIDOS ATRAVÉS DE DOCUMENTO EMITIDO PELO DEPARTAMENTO MUNICIPAL DE TRIBUTAÇÃO DECORRENTES DE ATIVIDADES JURÍDICAS LIGADAS A ADMINISTRAÇÃO PÚBLICA DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS INTEGRANTES DA LEI 1052/2014 DE 26/06/2014 - LEI DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CARAMBEÍ PARA EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 572/2008</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RIGOR DO DISPOSTO NO ART.3º DA LEI 961/2013 APLICAR REVISÃO GERAL PARA PRESERVAÇÃO DO PODER AQUISITIVO DOS SUBSÍDIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.rtf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOMPOSIÇÃO DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE_x000D_
 CARAMBEÍ.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS Nº 983/2013 E 1075/2015, DE 08 DE JULHO DE 2013, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO COMITÊ MUNICIPAL DO TRANSPORTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PARTICIPAÇÃO DO MUNICÍPIO NO CONSÓRCIO PARA ATERRO SANITÁRIO CIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONVÊNIO COM ENTIDADE CIVIL RELIGIOSA PARA EXECUÇÃO DE PROJETOS DE VALORES HUMANOS A SEREM DESENVOLVIDOS NOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MORADIA LEGAL COM OBJETIVO DE PROMOVER A REGULARIZAÇÃO FUNDIÁRIA EM ÁREAS PÚBLICAS, EM REGIÕES CLASSIFICADAS COM ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Henrique Harms, Jeverson Gomes da Silva, Joel Aparecido Costa Rosa, Jussara Tonon, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 683/09, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO PME, NA CONFORMIDADE DA LEI ORGÂNICA DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E PERMISSÃO DO TRANSPORTE PÚBLICO COLETIVO DO SISTEMA MUNICIPAL DE TRANSPORTE PÚBLICO E COLETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 224/2002 E 918/2012, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR O CONVÊNIO COM A FIP - FEDERAÇÃO DAS INDÚSTRIAS DO ESTADO DO PARANÁ, COM O SESI - SERVIÇO SOCIAL DA INDÚSTRIA E DO OUTRO LADO BRF S/A E PREFEITURA MUNICIPAL DE CARAMBEÍ PARA A IMPLANTAÇÃO DO PROGRAMA ATLETA DO FUTURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 224/2002, 680/2009, 681/2009, 918/2012 E 1.087/2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DO PROGRAMA CIDADE DIGITAL NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A ALIENAÇÃO DOS BENS CONSIDERADOS INSERVÍVEIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4° DA LEI N° 1053 DE 1° DE JULHO DE 2014, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER MORADIA E ALIMENTAÇÃO AOS PROFISSIONAIS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DE VALORIZAÇÃO DA FAMÍLIA NO MUNICÍPIO DE CARAMBEÍ, INSERINDO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1064/2014 QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER TRANSPORTE ESCOLAR GRATUITO AOS  ALUNOS DA ESCOLA EVANGÉLICA DE CARAMBEI E ESCOLA ELO SAGRADO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1056/2014 QUE DISPÕE SOBRE O TRANSPORTE DE ESTUDANTES DE ENSINO SUPERIOR E/ OU ENSINO PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PARTICIPAÇÃO DO MUNICÍPIO DE CARAMBEI-PR NO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DE RESÍDUOS SÓLIDOS &amp;#8211; CIGRS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR PARCERIA COM A ASSOCIAÇÃO PARQUE HISTÓRICO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA DE CARAMBEI &amp;#8211; PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA DO ARTESANATO NO MUNICÍPIO DE CARAMBEI.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CORRIDA E CAMINHADA DE RUA BRF DE 05 KM, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAMBEÍ-PR PARA O EXERCÍCIO FINANCEIRO DE 2016. </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREMIAÇÃO EM DINHEIRO AOS VEREADORES DO CONCURSO DE EXPERIÊNCIA PEDAGÓGICA DO PROGRAMA AGRINHO - ETAPA MUNICÍPIO DE CARAMBEÍ, PROMOVIDO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO VIGENTE NO VALOR TOTAL DE R$ 15.000,00 ( QUINZE MIL REAIS). </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR E REGULAMENTAR O CONSELHO MUNICIPAL DE EDUCAÇÃO BEM COMO O FUNDO RESPECTIVO AO MESMO, NO MUNICÍPIO DE CARAMBEÍ, REVOGANDO DISPOSIÇÕES ANTERIORES. </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER LICENÇA REMUNERADA AOS SERVIDORES MUNICIPAIS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA FIRMAR TERMO DE COLABORAÇÃO CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAÇÃO DA LEI 153, DE 18 DE OUTUBRO DE 2000, LEI 162 DE 15 DE JANEIRO DE 2001 E LEI 263 DE 25 DE ABRIL DE 2003.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 981/2013 QUE INSTITUI O TRATAMENTO DIFERENCIADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS E AS EMPRESAS DE PEQUENO PORTE NO ÂMBITO DO MUNICÍPIO, NA CONFORMIDADE DAS NORMAS GERAIS PREVISTAS NO ESTATUTO NACIONAL DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE INSTITUÍDO PELA LEI COMPLEMENTAR FEDERAL Nº 123, DE 14 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS JOGOS ESCOLARES DE CARAMBEI &amp;#8211; JECAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESTABELECER COM O GOVERNO DO ESTADO A GESTÃO ASSOCIADA PARA A PRESTAÇÃO, PLANEJAMENTO, REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO DA LEI MUNICIPAL Nº 685/2009, QUE DISPÕE SOBRE A FARMÁCIA MUNICIPAL - MEDICAÇÃO ESPECIAL/EXCEPCIONAL NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Diego de Jesus da Silva, Henrique Geraldo Harms, Jeverson Gomes da Silva, Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CARAMBEÍ, ALTERA AS LEIS MUNICIPAIS Nº 224/2002 E 918/2012, CONFORME ESPECIFICA,REVOGA AS LEIS 679/2009,680/2009, 786/2010, 851/2011, 1087/2015 E 1089/2015 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DO MEIO AMBIENTE &amp;#8211; FMMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 1067/2014.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 1068/2014.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO, O INCISO I E ALÍNEAS &amp;#8220;A&amp;#8221; E &amp;#8220;B, E INCISO II DO ARTIGO 29 DA LEI MUNICIPAL Nº 01/97 NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE CARAMBEI REFISC- 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO DA LEI MUNICIPAL Nº 231/2007, QUE DISPÕE SOBRE A REGULAÇÃO DO USO E A OCUPAÇÃO DO SOLO URBANO DE CARAMBEI.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERADO O ARTIGO 1º DA LEI MUNICIPAL Nº 547/2007, QUE INSTITUI A JORNADA DE TRABALHO EM REGIME DE ESCALA TURNO ININTERRUPTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA A ESTRUTURA DE CARGOS EM COMISSÃO DO QUADRO DOS SERVIDORES DO EXECUTIVO MUNICIPAL CRIADOS POR LEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA DAS COROAS DE CRISTO A RUA QUE SE INICIA NO KM 5,9.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2015/186/projeto_de_resolucao_no_1_-_repasse_meriva_para_o_executivo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2015/186/projeto_de_resolucao_no_1_-_repasse_meriva_para_o_executivo..pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal a repassar o Veiculo GM/Meriva, placa BCM 9669, ano e modelo de fabricação 2005, com inscrição no patrimônio da Câmara Municipal sob n° 399 para o Executivo Municipal Carambeí - PR.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE LEI 011/2015. </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS DO PROJETO DE LEI 007/2015</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE LEI 018/2015.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AOS PROJETOS DE LEI 016/2015, 018/2015 E 021/2015.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE LEI 017/2015.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>SOLICITANDO A DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE LEI 027/2015.</t>
   </si>
   <si>
     <t>236</t>
   </si>
@@ -2347,68 +2347,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2015/186/projeto_de_resolucao_no_1_-_repasse_meriva_para_o_executivo..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2015/186/projeto_de_resolucao_no_1_-_repasse_meriva_para_o_executivo..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>