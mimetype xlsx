--- v0 (2026-02-02)
+++ v1 (2026-06-13)
@@ -51,405 +51,405 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Controle Interno / Normativas</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ROTINAS E PROCEDIMENTOS DE GERENCIAMENTO, CONTROLE E USO DA FROTA DE VEÍCULOS DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO AO PÚBLICO EXTERNO NA SEDE DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO AO PÚBLICO EXTERNO NA SEDE DA CÂMARA MUNICIPAL DE CARAMBEÍ</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE PATRIMONIAL DOS BENS DA CÂMARA MUNICIPAL DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elisangela Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2547/ind_002_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2547/ind_002_14.pdf</t>
   </si>
   <si>
     <t>Indica reformas no prédio da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2548/ind_003_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2548/ind_003_14.pdf</t>
   </si>
   <si>
     <t>Indica seja adquirido um carro para o Programa de Estratégia  Em ESF da Saúde da Família no Bairro  AFCB.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>Jussara Tonon</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2550/ind_004_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2550/ind_004_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal para que seja construída um Campo e uma praça no Lajeado Boqueirão.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2551/ind_005_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2551/ind_005_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal para que seja  feito convênio com as Fábricas de confecções da cidade de Cia Norte.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elisangela Pedroso, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2552/ind_006_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2552/ind_006_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal para que seja colocado semáforo na saída da Rua das Campinas com a Avenida dos Pioneiros.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elisangela Pedroso, Inácio Povaz Filho</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2553/ind_007_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2553/ind_007_14.pdf</t>
   </si>
   <si>
     <t>Indica que seja regulamentada a rotatória no final da Avenida do Ouro com a Rua das Águas Marinhas.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL PARA QUE SEJA IMPLANTADO EM NOSSO MUNICÍPIO UM SISTEMA DE HIDROTERAPIA.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Inácio Povaz Filho</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2556/ind_009_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2556/ind_009_14.pdf</t>
   </si>
   <si>
     <t>Indica a finalização nas instituições financeiras.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2555/ind_010_14.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2555/ind_010_14.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica entre as Pontes Bairro Lajeado.</t>
   </si>
   <si>
     <t>Ilson Caninana</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE SAÚDE, CURSOS PARA MOTORISTAS DE AMBULÂNCIAS E PARA AS ENFERMEIRAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA UMA QUADRA DE ESPORTE NA VILA AFCB. </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE OBRAS, QUE SEJA REFEITA A GRADES DE SEGURANÇA NOS BUEIROS DAS RUAS DO BAIRRO DO BOQUEIRÃO. </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DO PROJETO "MEU CAMPINHO".</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO PARA QUE SEJA FEITO LOMBADAS NAS RUAS OURO BRANCO E OURO PRETO. </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXECUTIVO MUNICIPAL JUNTO COM A SECRETARIA DE SAÚDE, PARA QUE SE ELABORE UM PROJETO QUE DISPONIBILIZE DIÁRIA PARA PESSOAS EM TRATAMENTO. </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA RESTRUTURADA E MELHORIAS NA PRAÇA GUSTAVO RODRIGUES, NO BAIRRO JARDIM BRASÍLIA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SE FAÇA UM ESTUDO PARA INCENTIVAR NOVAS INDÚSTRIAS NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, SEJA FEITO CALÇADAS NA LATERAL DA RUA DAS CAMPINAS QUE DÊ ACESSO A AFCB. </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL PARA QUE O ANTIGO POSTO DE SAÚDE DO BAIRRO AFCB, SE TORNE UM CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, JUNTO COM A SECRETARIA DE SAÚDE, PARA QUE SEJA ELABORADO UM PROJETO, NO QUAL SEJA DOADO LANCHES A PACIENTES COM CONSULTAS E EXAMES FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA CEDIDO UM TERRENO PARA O TRABALHO DA REDE DE COMBATE AO CÂNCER.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA DESINTERDITADO A RUA SEBASTIÃO DA SILVA MACHADO, NO BAIRRO DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, REFORÇANDO INDICAÇÃO ANTERIOR,  QUE A FARMÁCIA DO POSTO DE SAÚDE FUNCIONE 24 HORAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA CRIADO O DIA DA CIDADANIA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA, AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO FEIRINHAS COM PRODUTOS ARTESANAIS NA PRAÇA CÍVICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Bauke D de Geus (Baukinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL A CONTINUAÇÃO DE CALÇAMENTO OU ASFALTO NA RUA SALVADOR &amp;#8211; BAIRRO JARDIM BRASÍLIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa, Elio Alves (Ratinho), Jeverson Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA TROCADA A PONTE DO LAJEADO PARA UMA DE CONCRETO BAIRRO BOQUEIRÃO._x000D_
 INDICAÇÃO 030/2013 ANO 2013.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE LOMBADA NA FRENTE DO POSTO DE SAÚDE EM FRENTE A CAIXA ECONÔMICA. </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL PARA QUE SEJAM ARRUMADAS AS RUAS, PRINCIPALMENTE A RUA DO MORADOR FERNANDO PONTES.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL, MELHORIAS NA PAVIMENTAÇÃO NA RUA ATRÁS DO SUPERMERCADO RICKLI. </t>
   </si>
   <si>
     <t>54</t>
@@ -520,983 +520,983 @@
   <si>
     <t>64</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL PARA QUE TODOS OS MÉDICOS DO POSTO DE SAÚDE MUNICIPAL BATAM O CARTÃO PONTO. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA IMPLANTADO UMA UTI MÓVEL PARA O POSTO DE SAÚDE MUNICIPAL. </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL A CRIAÇÃO DE UM PROGRAMA DE ESTRATÉGIA DE SAÚDE EM FAMÍLIA. </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA QUE SEJA IMPLANTADO  UM SISTEMA DIGITAL, PARA CONFECÇÕES DE CARTEIRA DE IDENTIDADE, CARTEIRA DE TRABALHO GRATUITO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA REATIVADO O MUSEU DO TROPEIRO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PONTO DE ÔNIBUS COBERTO NAS VIAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO A ENTREGA DOS AQUINÁRIOS E DOS IMPLEMENTOS AGRÍCOLAS DOS PEQUENOS PRODUTORES.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITA A REDE DE ESGOTO NA RUA CARNAÚBA NO JARDIM ELDORADO. </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Henrique Harms</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROGRAMA ANIVERSÁRIO FELIZ.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA, SEJA FEITO UMA QUADRA ESPORTIVA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADO LINHA DE ÔNIBUS, VAN OU MICRO-ÔNIBUS NO BAIRRO CAÇANDOCA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO PRAÇAS COM APARELHOS DE GINÁSTICA AO AR LIVRE, EM TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS NA AV PINHEIRO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO SR PREFEITO MUNICIPAL PARA QUE SEJA CONTRATADO UM CONTADOR ESPECÍFICO PARA A ÁREA DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Elio Alves (Ratinho), Jeverson Gomes da Silva, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITO PAVIMENTAÇÃO ASFÁLTICA NAS RUAS CABRIÚVA E AÇAÍ NO JARDIM ELDORADO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, INFORMATIZAÇÃO NO SISTEMA DE SAÚDE MUNICIPAL. </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, REFORMAS NO MOINHO DO VIADUTO, NA ENTRADA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA FEITA FAIXA ELEVADA, NA ENTRADA DO BAIRRO JARDIM BRASÍLIA, DEPOIS DA ROTATÓRIA E EM FRENTE AO POSTO DE SAÚDE DA VILA AFCB. </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PROVIDÊNCIAS NAS PRAÇAS DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA TOMADO PROVIDÊNCIAS EM RELAÇÃO A RUA PORTO ALEGRE - BAIRRO JARDIM BRASÍLIA &amp;#8211; REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO PROVIDÊNCIAS AO EXECUTIVO MUNICIPAL, REFERENTE A FALTA DE ÁGUA NA VILA QUE FICA ATRÁS DA LAVE-BRÁS. </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, A CRIAÇÃO DE UM PROGRAMA QUE CONCEDE AJUDA FINANCEIRA MENSAL PARA OS ATLETAS QUE SE DESTACAM EM DIVERSAS MODALIDADES.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL A IMPLANTAÇÃO DA COMARCA EM CARAMBEÍ.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PROMOÇÃO DE TURISMO POR MEIO DA REALIZAÇÃO DE EVENTOS FESTIVOS E DE NEGÓCIOS, FAVORECENDO TODO COMÉRCIO E A POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL PARA QUE SEJA CRIADA UMA ONG (ORGANIZAÇÕES NÃO GOVERNAMENTAIS) PARA CUIDAR DE CACHORROS ABANDONADOS NAS RUAS E INCENTIVAR A ADOÇÃO DESSES ANIMAIS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PROVIDÊNCIAS QUANTO AOS PONTOS DE ÔNIBUS. </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, QUE O ANTIGO POSTO DE SAÚDE DO BAIRRO AFCB, SUA ESTRUTURA-BARRACÃO, PARA QUE SEJA USADO PARA AMPLIAÇÃO DA CRECHE CANÃA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, INCENTIVO A REALIZAÇÃO DO FESTIVAL DE TORTAS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, MELHORIAS NA PRAÇA CÍVICA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SE FAÇA UMA ANÁLISE PARA VER A POSSIBILIDADE DE SE FAZER UM PROJETO DOANDO UMA CESTA BÁSICA AOS FUNCIONÁRIO QUE TEM SALÁRIO ATÉ 1.000,00 (HUM MIL REAIS) </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA, AO SR PREFEITO, QUE A SECRETARIA DE DESENVOLVIMENTO, JUNTO COM A SECRETARIA DE AGRICULTURA, PARA QUE ELABOREM UM PROJETO PARA QUE SEJA INSTALADA A FEIRA DA LUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE TODOS OS BANCOS DO MUNICÍPIO TENHAM GUARDA VOLUME EM SUAS AGÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, INSTALAÇÃO DE INTERNET DO CMEI CANAÃ E NO CMEI SANTA RITA, NO JARDIM ELDORADO E TAMBÉM A AQUISIÇÃO DE LIVROS DIDÁTICOS PARA FACILITAR O_x000D_
 PLANEJAMENTO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, A AQUISIÇÃO DE UM LOCAL PARA A CONSTRUÇÃO DO PAÇO MUNICIPAL OU FAZER UMA NOVA PINTURA NO PRÉDIO ATUAL.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A EXTINÇÃO DE PLACAS DE PROPAGANDA ELEITORAL NAS RUAS. </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA FEITO CALÇADAS NAS LATERAIS DA RUA DA CAMPINA ENTRE A AV DOS PIONEIROS ATÉ O FINAL DA RUA DAS CAMPINAS. (AFCB).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR PREFEITO MUNICIPAL, O ALARGAMENTO DA RUA RIO PARANÁ NO BAIRRO DO BOQUEIRÃO. </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA FEITO UMA FAIXA DE PEDESTRES ELEVADA, EM FRENTE AO COLÉGIO JÚLIA WANDERLEI. </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, UMA CASA DE ACOLHIMENTO ÀS PESSOAS CARENTES. </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, SEJA CONSTRUÍDO PONTO PARA OS TAXIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, ISENÇÃO DE IPTU PARA IDOSOS. </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, CONSERTOS NA ESCOLA MUNICIPAL PROFESSORA THERESA GAERTNER SEIFARTH NO BAIRRO JARDIM BRASÍLIA. </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À SANEPAR A CONSTRUÇÃO DE MAIS UMA CAIXA DE ÁGUA PARA RESERVATÓRIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE APÓS A CONCLUSÃO DA OBRA DE ASFALTAMENTO DA RUA PARANAPANEMA, NO BAIRRO BOQUEIRÃO. </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SANEPAR, NO SENTIDO DE UMA DESTINAÇÃO ADEQUADA, AO ESGOTO DA VILA JARDIM CENTRAL. </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Joel Aparecido Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A NECESSIDADE DE UMA REDE DE ESGOTO NA RUA CARNAÚBA. </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A POSSIBILIDADE DA TRANSMISSÃO DA SESSÃO PELA INTERNET. </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, SEJA COLOCADO UMA CAMADA ASFÁLTICA NA AV PINHEIRO QUE D&amp;#180;ACESSO AO JARDIM ELDORADO E MELHORIA NAS CALÇADAS. </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE A SECRETARIA DE OBRAS, FAÇA LIMPEZAS E PINTURAS NOS MEIOS FIO DAS PRINCIPAIS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA MAIS DIVULGADO AS AUDIÊNCIAS PÚBLICAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA PROVIDENCIADO UMA LOMBADA OU ALGUM TIPO DE SINALIZAÇÃO NA RUA QUE FICA ATRÁS DA ESCOLA DO JARDIM BRASILIA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Jeverson Gomes da Silva, Elio Alves (Ratinho)</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A IMPLEMENTAÇÃO DA FEIRA DO ARTESANATO DE CARAMBEI. </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, A POSSIBILIDADE DA AUTARQUIA DE TRÂNSITO, USO DE TALÃO DE ESTACIONAMENTO. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, SEJA A FEITA A MANUTENÇÃO E A IMPLANTAÇÃO DAS CÂMERAS DE SEGURANÇAS NAS ESCOLAS E CRECHES DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA IMPLANTADA A INTERNET GRATUITA NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SR PREFEITO MUNICIPAL, PARA QUE SEJA DISPONIBILIZADO O MOINHO PARA OS ARTESÃOS DE CARAMBEÍ. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR PREFEITO MUNICIPAL, QUE A PARTIR DO EXERCÍCIO DE 2015, SEJA INSTALADA UMA OUVIDORIA OU SAC- SERVIÇO DE ATENDIMENTO AO CIDADÃO, E UM DEPARTAMENTO DE AUDITORIA INTERNA.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2554/ind_009_14.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2554/ind_009_14.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM ENCAMINHANDO PROJETO DE LEI SUBSTITUTIVO EM ANEXO QUE "DISPÕE SOBRE IMPLANTAÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA (PDV) DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE CARAMBEI E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Anderson Ventura, Bauke D de Geus (Baukinho), Elio Alves (Ratinho), Elisangela Pedroso, Henrique Harms, Ilson Caninana, Inácio Povaz Filho, Jeverson Gomes da Silva, Joel Aparecido Costa Rosa, Jussara Tonon, Neguinho da Deromaq</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO A RODONORTE E DER CONSTRUÇÃO ROTATÓRIA PR 151 BAIRRO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRIGIDA AOS CONSELHEIROS TUTELARES DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA AFASTAMENTO DO PREFEITO MUNICIPAL PELO PERÍODO DE 26 DE JULHO DE 2014 Á 02 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA AFASTAMENTO DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE TERRA DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL - FAR, ADMINISTRADO PELA CEF.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 FIRMAR CONVÊNIOS E CONCEDER ISENÇÕES FISCAIS_x000D_
 RELATIVAS À CONSTRUÇÃO DE UNIDADES HABITACIONAIS_x000D_
 VINCULADAS À PROGRAMAS HABITACIONAIS DE_x000D_
 INTERESSE SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 683/09 DISPÕE SOBRE A CONCESSÃO DE DIÁRIA AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE CARAMBEÍ. </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANTÃO DE ATENDIMENTO VINTE E QUATRO HORAS PARA FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DO ENSINO DA LÍNGUA ESPANHOLA NA REDE DE ENSINO PÚBLICO MUNICIPAL DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI 100/2013 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI 516/007 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA (PDV) DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015 NO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS FINANCEIROS AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO BEM IMÓVEL E ALTERAR A DESTINAÇÃO DO BEM PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA (PDV) DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUTO JURÍDICO ÚNICO PARA OS SERVIDORES DO MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO E FUNDO MUNICIPAL DE POLÍTICAS SOBRE DROGAS DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. (EXECUTIVO)</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE 70.000,00.(EXECUTIVO).</t>
   </si>
   <si>
     <t>AUTORIZA AS FARMÁCIAS OU DROGARIAS DO MUNICÍPIO DE CARAMBEÍ AO FUNCIONAMENTO ININTERRUPTO DE 24 HORAS, INSTITUI O ATENDIMENTO NOTURNO, DE FIM DE SEMANA E FERIADOS E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL ATÉ O VALOR DE R$ 1.500.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUTIVO - DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA (PDV) DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE CARAMBEÍ. </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DE BENEFÍCIOS EVENTUAIS EM VIRTUDE DE NASCIMENTO, MORTE, TRANSPORTE, SITUAÇÃO DE VULNERABILIDADE TEMPORÁRIA E DE DESASTRE E CALAMIDADE PÚBLICA, NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 980/2013 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 531/2007 QUE REGULA O USO E OCUPAÇÃO DO SOLO URBANO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER MORADIA E ALIMENTAÇÃO AOS PROFISSIONAIS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS ATIVIDADES RELATIVAS ÀS FEIRAS DO PRODUTOR NO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE DE ESTUDANTES DE ENSINO SUPERIOR OU ENSINO PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A TAXA DE COLETA DE LIXO NO ÂMBITO DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 400/2005 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO USO CONSCIENTE DOS RECURSOS HÍDRICOS NO MUNICÍPIO DE_x000D_
 CARAMBEÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/96/projeto_de_lei_37_utilidade_publica_comec_conselho_de_ministros_evangelicos_de_carambei..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/96/projeto_de_lei_37_utilidade_publica_comec_conselho_de_ministros_evangelicos_de_carambei..pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE UTILIDADE PÚBLICA O &amp;#8220;CONSELHO DE EVANGÉLICOS DE CARAMBEÍ&amp;#8221; (COMEC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE PROTESTO DA CERTIDÃO DA DÍVIDA ATIVA (CDA) MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA O SISTEMA DE REGISTRO DE PONTO OPERADO EM TEMPO REAL VIA WEB E DÁ OUTRAS PROVIDÊNCIAS, VISANDO ESTABELECER A REGULARIZAÇÃO DO CONTROLE E REGISTRO DE JORNADA DE TRABALHO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAMBEÍ-PR PARA O EXERCÍCIO FINANCEIRO DE 2015. </t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DA POLÍTICA DA ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O EXERCÍCIO DA FUNÇÃO DE DIREÇÃO NAS INSTITUIÇÕES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE CARAMBEÍ &amp;#8211; REFISC &amp;#8211; 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O ANEXO I DA LEI MUNICIPAL 10/97 NA FORMA QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROMOVE ALTERAÇÕES NA LEI MUNICIPAL Nº 924/2012, NA FORMA QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N. 212/2002 QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER TRANSPORTE ESCOLAR GRATUITO AOS ALUNOS DA ESCOLA EVANGÉLICA DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO &amp;#8211; PMSB DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 500.000,00 (QUINHENTOS MIL REAIS) .</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL ÀS ENTIDADES RELACIONADAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE CONTRIBUIÇÃO ÀS ENTIDADES RELACIONADAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DECENAL DE ATENDIMENTO SOCIOEDUCATIVO DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO RELATIVO AO REGIME ESPECIAL DE ISSQN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA CMDPI, INSTITUI A CONFERÊNCIA DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DE CARAMBEÍ - CMDPI, REVOGA A LEI 542/2007 E 735/2009, CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITO DA MULHER DE CARAMBEI &amp;#8211; CMDM, INSTITUI A CONFERÊNCIA MUNICIPAL DOS DIREITOS  DA MULHER, REVOGA A LEI Nº 341/04, DE 20 DE AGOSTO DE 2004, CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA &amp;#8211; CMDPD, INSTITUI A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DE CARAMBEÍ CMDPD,  REVOGA A LEI Nº 392/05 E 713/2009, CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/3321/projeto_de_resolucao_no_01_-_lei_de_acesso_a_informacao..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/3321/projeto_de_resolucao_no_01_-_lei_de_acesso_a_informacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Informação ao Cidadão na Câmara Municipal de Carambeí, nos termos da Lei Federal n° 12.527, de 18 de novembro de 2011- Lei de Acesso à Informação.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SOLICITA DISPENSA DAS EXIGÊNCIAS REGIMENTAIS AO PROJETO DE LEI 023/2014.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A CRIAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO NA CÂMARA MUNICIPAL DE CARAMBEÍ, NOS TERMOS DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 &amp;#8211; LEI DE ACESSO À INFORMAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1803,67 +1803,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2547/ind_002_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2548/ind_003_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2550/ind_004_14.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2551/ind_005_14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2552/ind_006_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2553/ind_007_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2556/ind_009_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2555/ind_010_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2554/ind_009_14.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/96/projeto_de_lei_37_utilidade_publica_comec_conselho_de_ministros_evangelicos_de_carambei..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/3321/projeto_de_resolucao_no_01_-_lei_de_acesso_a_informacao..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2547/ind_002_14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2548/ind_003_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2550/ind_004_14.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2551/ind_005_14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2552/ind_006_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2553/ind_007_14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2556/ind_009_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2555/ind_010_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/2554/ind_009_14.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/96/projeto_de_lei_37_utilidade_publica_comec_conselho_de_ministros_evangelicos_de_carambei..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2014/3321/projeto_de_resolucao_no_01_-_lei_de_acesso_a_informacao..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>