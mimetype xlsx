--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -51,1044 +51,1044 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Instituí no âmbito do Municipal de Carambeí, a SEMANA DA MULHER.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1384/pl_004_aprova_o_regime_interno_das_juntas_admin_UaEp1dr.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1384/pl_004_aprova_o_regime_interno_das_juntas_admin_UaEp1dr.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno das Juntas Administrativas de Recursos de infrações.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1385/pl_005_cria_fumtran.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1385/pl_005_cria_fumtran.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Transito — FUMTRAN e da outras providencias.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1386/pl_006_promove_alteracao_na_lei_579_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1386/pl_006_promove_alteracao_na_lei_579_08.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei 579/08, na forma que especifica.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1387/pl_007_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1387/pl_007_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Em Municipal a abrir um CREDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1388/pl_008_abre_um_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1388/pl_008_abre_um_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre um CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1389/pl_009_autoriza_alienar_imoveis_urbanos_localiz_Ts3DA0e.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1389/pl_009_autoriza_alienar_imoveis_urbanos_localiz_Ts3DA0e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a alienar imóveis urbanos localizados neste Município, com destinação específica dos recursos arrecadados, através de concorrência pública e dá outras providências.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1390/pl_010_concede_aumento_de_subvencao_a_provopar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1390/pl_010_concede_aumento_de_subvencao_a_provopar.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO A SUBVENÇÃO SOCIAL CONCEDIDA  Á PROVO PAR  de Carambeí AÇÃO SOCIAL MUNICÍPIO DE CARAMBEÍ.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1391/pl_011_autoriza_convenio_com_a_uepg_e_aciac.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1391/pl_011_autoriza_convenio_com_a_uepg_e_aciac.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a UEPG -UNIVERSIDADE ESTADUAL DE PONTA GROSSA e a ACIAC -ASSOCIAÇÃO COMERCIAL DE_x000D_
 CARAMBEÍ e dá outras providências.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1392/pl_012_autoriza_abrir_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1392/pl_012_autoriza_abrir_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CREDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1393/pl_018_dispoe_sobre_o_comercio_ambulante_e_eventual.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1393/pl_018_dispoe_sobre_o_comercio_ambulante_e_eventual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio ambulante e eventual no Município de Carambeí e dá outras providencias.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1394/pl_019_autoriza_patrocicio_do_comercio_local_no_CMHHoIe.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1394/pl_019_autoriza_patrocicio_do_comercio_local_no_CMHHoIe.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PATROCÍNIO DO Secretaria COMERCIO LOCAL NA COLOCAÇÃO DE sob no PLACAS INDICATIVAS COM O NOME DE RUAS, BAIRROS,VILAS, ASSENTAMENTOS E COMUNIDADES NA CIRCUNSCRIÇÃO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1395/pl_020_autoriza_recomposicao_salarial_dos_servi_G5ri4Wl.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1395/pl_020_autoriza_recomposicao_salarial_dos_servi_G5ri4Wl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder recomposição salarial aos servidores do Poder Legislativo, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1396/pl_021_promove_alteracoes_na_lei_98_98_e_lei_572_2008_.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1396/pl_021_promove_alteracoes_na_lei_98_98_e_lei_572_2008_.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo 1 da Lei 98/98 e Lei 57212008, na forma que especifica.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1398/pl_022_altera_a_lei_680_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1398/pl_022_altera_a_lei_680_2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 680/2009, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1399/pl_025_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1399/pl_025_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1400/pl_026_autoriza_abertura_de_credito_adicional_s_pzrdOry.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1400/pl_026_autoriza_abertura_de_credito_adicional_s_pzrdOry.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de CREDITO ADICIONAL SUPLEMENTAR e INCLUSÃO DE NOVAS FONTES DE RECURSOS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1401/pl_027_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1401/pl_027_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre um CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1402/pl_028_promove_alteracoes_na_lei_001_97_e_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1402/pl_028_promove_alteracoes_na_lei_001_97_e_572_08.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 001/97 e Lei 572/08, na forma que especifica:</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1403/pl_029_dispoe_sobre_diretrizes_do_orcamento_par_hkSFYWY.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1403/pl_029_dispoe_sobre_diretrizes_do_orcamento_par_hkSFYWY.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Protocolado sob elaboração do Orçamento do Município de Carambeí, para o exercício financeiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1404/pl_030_cria_sistema_de_reuso_de_agua_de_chuva_p_LbMa4dn.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1404/pl_030_cria_sistema_de_reuso_de_agua_de_chuva_p_LbMa4dn.pdf</t>
   </si>
   <si>
     <t>Cria o sistema de reuso de água de chuva com a instalação de reservatórios para a utilização não potável nas Escolas Municipais de Carambeí e das outra providencias.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1405/pl_031_dispoe_soibre_a_demarcacao_de_vagas_de_e_KsVsfTA.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1405/pl_031_dispoe_soibre_a_demarcacao_de_vagas_de_e_KsVsfTA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a de marcação de vagas de estacionamento em frente às farmácias, drogarias, laboratórios de análises clínicas e demais estabelecimentos do gênero no Município de Carambeí.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1406/pl_034_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1406/pl_034_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1407/pl_035_autoriza_credito_suplementar_especial_e__WehBOqw.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1407/pl_035_autoriza_credito_suplementar_especial_e__WehBOqw.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Em Municipal a proceder à abertura de Crédito Adicional Suplementar e inclusão da fonte 709.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1408/pl_036_autoriza_credito_adicional_especial_e_in_Hbt7oQA.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1408/pl_036_autoriza_credito_adicional_especial_e_in_Hbt7oQA.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial e Inclusão de Projeto.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1409/pl_037_dispoe_sobre_a_inclusao_novas_acoes_na_ldo_2010.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1409/pl_037_dispoe_sobre_a_inclusao_novas_acoes_na_ldo_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de novas ações na Lei de Diretrizes Orçamentárias para 2010.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Projeto ao PPA Plano Plurianual para operíodo 2010/2013.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1411/pl_039__promove_alteracoes_na_lei_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1411/pl_039__promove_alteracoes_na_lei_572_2008.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 572/2008, na forma que especifica.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1412/pl_040__promove_alteracoes_na_lei_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1412/pl_040__promove_alteracoes_na_lei_572_2008.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1413/pl_041_autoriza_contratar_financiamento_junto_ao_bndes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1413/pl_041_autoriza_contratar_financiamento_junto_ao_bndes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social - BNDES,através do Banco do Brasil SA, na qualidade de agente Financeiro, a oferecer garantias e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1414/pl_042_promove_alteracoes_na_lei_120_99.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1414/pl_042_promove_alteracoes_na_lei_120_99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n° 706/2009, a respeito do perímetro urbano e do perímetro de transição urbano-rural de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1415/pl_043_dispoe_sobre_alteracao_da_lei_706_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1415/pl_043_dispoe_sobre_alteracao_da_lei_706_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n°. 706/2009, a respeito do perímetro urbano e do perímetro de transição urbano-rural de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1416/pl_044_promove_alteracao_na_lei_746_09.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1416/pl_044_promove_alteracao_na_lei_746_09.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 746/09, na forma que especifica.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1418/pl_045_dispoe_sobre_denominacao_de_proprio_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1418/pl_045_dispoe_sobre_denominacao_de_proprio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe e sobre a denominação de próprio publico.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1419/pl_046_autoriza_doacao_de_bem_imovel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1419/pl_046_autoriza_doacao_de_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município receber em doação bem imóvel.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1424/pl_047_autoriza_o_municipio_receber_em_doacao_b_jm5wDVV.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1424/pl_047_autoriza_o_municipio_receber_em_doacao_b_jm5wDVV.pdf</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1425/pl_048_fica_instituido_ambito_do_municipio_ano__bJthqW8.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1425/pl_048_fica_instituido_ambito_do_municipio_ano__bJthqW8.pdf</t>
   </si>
   <si>
     <t>"Institui o ano de 2011, ano do Centenário da Imigração e Colonização Holandesa no Brasil"</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1429/pl_049_institui_orgao_oficial_do_municipio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1429/pl_049_institui_orgao_oficial_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o órgão oficial do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1430/pl_051_promove_alteracoes_na_lei_760_09.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1430/pl_051_promove_alteracoes_na_lei_760_09.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 760/09, na forma que especifica:</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1431/pl_052_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1431/pl_052_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1432/pl_053_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1432/pl_053_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1433/pl_054_autoriza_a_parcelar_debito_com_inss.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1433/pl_054_autoriza_a_parcelar_debito_com_inss.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PARCELAR DÉBITOS COM INSTITUTO NACIONAL DO SEGURO SOCIAL - INSS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1434/pl_055_promove_alteracoes_na_lei_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1434/pl_055_promove_alteracoes_na_lei_572_2008.pdf</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1435/pl_056_dispoe_sobre_a_concessao_de_diaria_para__TvYJoYS.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1435/pl_056_dispoe_sobre_a_concessao_de_diaria_para__TvYJoYS.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias para tratamento de saúde fora de domicilio a pacientes e acompanhantes.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1436/pl_057_dispoe_sobre_criacao_e_estruturacao_e_at_ZrQ36e3.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1436/pl_057_dispoe_sobre_criacao_e_estruturacao_e_at_ZrQ36e3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, estruturação e atribuição do Núcleo de Prevenção à Violência de Carambeí- NUPREVIC, e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1437/pl_058_cria_sisan_carambei.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1437/pl_058_cria_sisan_carambei.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Segurança Protocolado sob Alimentar e Nutricional do Município de Carambeí - PR (SISAN - Carambeí), com vistas a assegurar o direito à alimentação adequada, e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1438/pl_059_autoriza_integrar_amcg.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1438/pl_059_autoriza_integrar_amcg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a integrar o quadro de associados e contribuir mensalmente com a Associação dos Municípios dos Campos Gerais - AMCG.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1439/pl_060_promove_alteracoes_na_lei_712_09.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1439/pl_060_promove_alteracoes_na_lei_712_09.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 712/09, na forma que especifica:</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1440/pl_061_estabelece_criterios_para_a_provisao_de__0H0HhAG.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1440/pl_061_estabelece_criterios_para_a_provisao_de__0H0HhAG.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a provisão de benefícios eventuais no âmbito da política pública de assistência social no Município de Carambeí e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1441/pl_064_estabelece_normas_de_isencao_da_taxa_de__mlnldvg.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1441/pl_064_estabelece_normas_de_isencao_da_taxa_de__mlnldvg.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de isenção da Taxa de Secretaria licença e verificação fiscal, para profissionais Protocolado sob autônomos na área de construção civil, e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1442/pl_065_promove_alteracoes_na_lei_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1442/pl_065_promove_alteracoes_na_lei_572_2008.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 57212008, na forma que especifica.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1443/pl_066_institui_orgao_oficial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1443/pl_066_institui_orgao_oficial.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1444/pl_067_autoriza_abrir_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1444/pl_067_autoriza_abrir_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CRÉDITO ADICIONAL ESPECIAL E INCLUSÃO DE FONTE.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1445/pl_068_promove_alteracoes_na_ldo_2011.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1445/pl_068_promove_alteracoes_na_ldo_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos anexos de metas fiscais e anexo de riscos fiscais da Lei de Diretrizes Orçamentárias para 2011.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1446/pl_069__instituina_camara_municipal_tribuna_livre.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1446/pl_069__instituina_camara_municipal_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE CARAMBEÍ, A TRIBUNA LIVRE PARA MANIFESTAÇÃO PÚBLICA DOS CIDADÃOS E ENTIDADES QUE SOLICITEM MEDIANTE REQUERIMENTO PROTOCOLADO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1447/pl_070_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1447/pl_070_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre um CREDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1448/pl_071_promove_alteracoes_nas_lei_797_2010_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1448/pl_071_promove_alteracoes_nas_lei_797_2010_572_2008.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal 9712010 que alterou a Lei Municipal 572/08; altera a Lei Municipal 572/08, na forma que especifica.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1449/pl_073_loa_2011.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1449/pl_073_loa_2011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORÇAMENTÁRIA QUE: "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAMBEÍ PARA O EXERCÍCIO FINANCEIRO DE 2011."</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1450/pl_074_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1450/pl_074_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1451/pl_075_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1451/pl_075_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1452/pl_076_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1452/pl_076_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1453/pl_077_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1453/pl_077_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  Municipal a abrir um CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1454/pl_079_cria_concessao_de_diarias_em_viagens_par_2tECzZp.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1454/pl_079_cria_concessao_de_diarias_em_viagens_par_2tECzZp.pdf</t>
   </si>
   <si>
     <t>Cria a concessão de ajuda de custo e diárias em viagens internacionais, para os agentes políticos e demais servidores do Poder Executivo e do Poder_x000D_
 Legislativo Municipal de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1455/pl_080_cria_funrebom.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1455/pl_080_cria_funrebom.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE Protocolado sob REEQUIPAMENTO DO CORPO DE BOMBEIROS DE CARAMBEI - FUNREBOM - E TAXA DE PREVENÇÃO E COMBATE A INCÊNDIO E DÁ OUTRAS PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1456/pl_081_autoriza_alienar_imoveis_urbanos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1456/pl_081_autoriza_alienar_imoveis_urbanos.pdf</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1457/pl_083_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1457/pl_083_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1458/pl_084_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1458/pl_084_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1459/pl_085_cria_fundacao_municipal_de_saude.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1459/pl_085_cria_fundacao_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Cria a FUNDAÇÃO MUNICIPAL de SAÚDE de CARAMBEÍ e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1460/pl_086_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1460/pl_086_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1461/pl_087_autoriza_contratar_financiamento_junto_ao_bndes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1461/pl_087_autoriza_contratar_financiamento_junto_ao_bndes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar junto ao Banco Nacional Aprovado de Desenvolvimento Econômico e Social-BNDES, através Do Banco do Brasil S/A, na qualidade de Agente Financeiro, a oferecer garantias e dá outras providencias correlatas.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/pl_088_autoriza_doacao_de_bem_imovel_lave_bras.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/pl_088_autoriza_doacao_de_bem_imovel_lave_bras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a doação de bem imóvel, objeto da matrícula N° 17.282, a empresa LAVEBRAS SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/pl_089_dispoe_sobre_a_denominacao_de_proprio_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/pl_089_dispoe_sobre_a_denominacao_de_proprio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio público.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/pl_093_concede_contribuicao_as_entidades.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/pl_093_concede_contribuicao_as_entidades.pdf</t>
   </si>
   <si>
     <t>Concede Contribuição as Entidades Relacionadas.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/pl_094_institui_a_nota_fiscal_eletronica_de_servicos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/pl_094_institui_a_nota_fiscal_eletronica_de_servicos.pdf</t>
   </si>
   <si>
     <t>Institui a Nota Fiscal Eletrônica de Serviços, dispõe sobre a geração e utilização de créditos tributários para tomadores de serviços no Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/pl_095_autoriza_firmar_convenio_com_instituicao_MQK7UOm.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/pl_095_autoriza_firmar_convenio_com_instituicao_MQK7UOm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo afirmar convênio com Instituição Médica Privada, para suprir excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/pl_096_institui_gratificacao_por_assiduidade_pa_WWk6ZBK.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/pl_096_institui_gratificacao_por_assiduidade_pa_WWk6ZBK.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito Municipal gratificação por assiduidade para o cargo efetivo de PSES/Médico Plantonista e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/pl_097_dispoe_sobre_alteracao_da_lei_municipal_536_2007.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/pl_097_dispoe_sobre_alteracao_da_lei_municipal_536_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n°. 536/2007 que dispõe sobre o parcelamento do solo urbano e dá outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/pl_098_promove_alteracoes_na_lei_773_2010.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/pl_098_promove_alteracoes_na_lei_773_2010.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal 773/2010 que aprova o Regimento Interno das Juntas Administrativas de Recursos de Infrações, na forma que especifica.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/pl_099_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/pl_099_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/pl_100_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/pl_100_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/pl_101_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/pl_101_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/pl_102_promove_alteracoes_na_lei_572_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/pl_102_promove_alteracoes_na_lei_572_2008.pdf</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/pl_104_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/pl_104_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3314/projeto_de_resolucao_no_02_-_cria_a_corregedoria_do_legislativo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3314/projeto_de_resolucao_no_02_-_cria_a_corregedoria_do_legislativo..pdf</t>
   </si>
   <si>
     <t>Cria a Corregedoria da Câmara Municipal de Carambeí, estabelece regras relativas a deveres, ética e decoro parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3315/projeto_de_resolucao_no_05_-_convenio_com_a_faculdade_santana..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3315/projeto_de_resolucao_no_05_-_convenio_com_a_faculdade_santana..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal de Carambeí a firmar Convênio com a Associação Missionária de Beneficência - Mantenedora da Faculdade Sant'Ana / Instituto Superior de Educação Sant'Ana.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3316/projeto_de_resolucao_no_06_-_credito_suplementar_30.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3316/projeto_de_resolucao_no_06_-_credito_suplementar_30.00000..pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Suplementar no valor de R$ 30.000,00.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/resolucao_no_06_-_credito_suplementar_30.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/resolucao_no_06_-_credito_suplementar_30.00000..pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1392,67 +1392,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1384/pl_004_aprova_o_regime_interno_das_juntas_admin_UaEp1dr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1385/pl_005_cria_fumtran.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1386/pl_006_promove_alteracao_na_lei_579_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1387/pl_007_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1388/pl_008_abre_um_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1389/pl_009_autoriza_alienar_imoveis_urbanos_localiz_Ts3DA0e.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1390/pl_010_concede_aumento_de_subvencao_a_provopar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1391/pl_011_autoriza_convenio_com_a_uepg_e_aciac.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1392/pl_012_autoriza_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1393/pl_018_dispoe_sobre_o_comercio_ambulante_e_eventual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1394/pl_019_autoriza_patrocicio_do_comercio_local_no_CMHHoIe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1395/pl_020_autoriza_recomposicao_salarial_dos_servi_G5ri4Wl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1396/pl_021_promove_alteracoes_na_lei_98_98_e_lei_572_2008_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1398/pl_022_altera_a_lei_680_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1399/pl_025_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1400/pl_026_autoriza_abertura_de_credito_adicional_s_pzrdOry.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1401/pl_027_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1402/pl_028_promove_alteracoes_na_lei_001_97_e_572_08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1403/pl_029_dispoe_sobre_diretrizes_do_orcamento_par_hkSFYWY.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1404/pl_030_cria_sistema_de_reuso_de_agua_de_chuva_p_LbMa4dn.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1405/pl_031_dispoe_soibre_a_demarcacao_de_vagas_de_e_KsVsfTA.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1406/pl_034_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1407/pl_035_autoriza_credito_suplementar_especial_e__WehBOqw.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1408/pl_036_autoriza_credito_adicional_especial_e_in_Hbt7oQA.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1409/pl_037_dispoe_sobre_a_inclusao_novas_acoes_na_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1411/pl_039__promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1412/pl_040__promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1413/pl_041_autoriza_contratar_financiamento_junto_ao_bndes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1414/pl_042_promove_alteracoes_na_lei_120_99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1415/pl_043_dispoe_sobre_alteracao_da_lei_706_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1416/pl_044_promove_alteracao_na_lei_746_09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1418/pl_045_dispoe_sobre_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1419/pl_046_autoriza_doacao_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1424/pl_047_autoriza_o_municipio_receber_em_doacao_b_jm5wDVV.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1425/pl_048_fica_instituido_ambito_do_municipio_ano__bJthqW8.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1429/pl_049_institui_orgao_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1430/pl_051_promove_alteracoes_na_lei_760_09.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1431/pl_052_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1432/pl_053_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1433/pl_054_autoriza_a_parcelar_debito_com_inss.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1434/pl_055_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1435/pl_056_dispoe_sobre_a_concessao_de_diaria_para__TvYJoYS.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1436/pl_057_dispoe_sobre_criacao_e_estruturacao_e_at_ZrQ36e3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1437/pl_058_cria_sisan_carambei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1438/pl_059_autoriza_integrar_amcg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1439/pl_060_promove_alteracoes_na_lei_712_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1440/pl_061_estabelece_criterios_para_a_provisao_de__0H0HhAG.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1441/pl_064_estabelece_normas_de_isencao_da_taxa_de__mlnldvg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1442/pl_065_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1443/pl_066_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1444/pl_067_autoriza_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1445/pl_068_promove_alteracoes_na_ldo_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1446/pl_069__instituina_camara_municipal_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1447/pl_070_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1448/pl_071_promove_alteracoes_nas_lei_797_2010_572_2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1449/pl_073_loa_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1450/pl_074_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1451/pl_075_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1452/pl_076_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1453/pl_077_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1454/pl_079_cria_concessao_de_diarias_em_viagens_par_2tECzZp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1455/pl_080_cria_funrebom.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1456/pl_081_autoriza_alienar_imoveis_urbanos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1457/pl_083_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1458/pl_084_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1459/pl_085_cria_fundacao_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1460/pl_086_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1461/pl_087_autoriza_contratar_financiamento_junto_ao_bndes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/pl_088_autoriza_doacao_de_bem_imovel_lave_bras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/pl_089_dispoe_sobre_a_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/pl_093_concede_contribuicao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/pl_094_institui_a_nota_fiscal_eletronica_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/pl_095_autoriza_firmar_convenio_com_instituicao_MQK7UOm.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/pl_096_institui_gratificacao_por_assiduidade_pa_WWk6ZBK.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/pl_097_dispoe_sobre_alteracao_da_lei_municipal_536_2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/pl_098_promove_alteracoes_na_lei_773_2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/pl_099_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/pl_100_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/pl_101_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/pl_102_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/pl_104_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3314/projeto_de_resolucao_no_02_-_cria_a_corregedoria_do_legislativo..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3315/projeto_de_resolucao_no_05_-_convenio_com_a_faculdade_santana..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3316/projeto_de_resolucao_no_06_-_credito_suplementar_30.00000..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/resolucao_no_06_-_credito_suplementar_30.00000..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1384/pl_004_aprova_o_regime_interno_das_juntas_admin_UaEp1dr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1385/pl_005_cria_fumtran.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1386/pl_006_promove_alteracao_na_lei_579_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1387/pl_007_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1388/pl_008_abre_um_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1389/pl_009_autoriza_alienar_imoveis_urbanos_localiz_Ts3DA0e.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1390/pl_010_concede_aumento_de_subvencao_a_provopar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1391/pl_011_autoriza_convenio_com_a_uepg_e_aciac.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1392/pl_012_autoriza_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1393/pl_018_dispoe_sobre_o_comercio_ambulante_e_eventual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1394/pl_019_autoriza_patrocicio_do_comercio_local_no_CMHHoIe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1395/pl_020_autoriza_recomposicao_salarial_dos_servi_G5ri4Wl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1396/pl_021_promove_alteracoes_na_lei_98_98_e_lei_572_2008_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1398/pl_022_altera_a_lei_680_2008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1399/pl_025_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1400/pl_026_autoriza_abertura_de_credito_adicional_s_pzrdOry.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1401/pl_027_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1402/pl_028_promove_alteracoes_na_lei_001_97_e_572_08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1403/pl_029_dispoe_sobre_diretrizes_do_orcamento_par_hkSFYWY.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1404/pl_030_cria_sistema_de_reuso_de_agua_de_chuva_p_LbMa4dn.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1405/pl_031_dispoe_soibre_a_demarcacao_de_vagas_de_e_KsVsfTA.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1406/pl_034_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1407/pl_035_autoriza_credito_suplementar_especial_e__WehBOqw.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1408/pl_036_autoriza_credito_adicional_especial_e_in_Hbt7oQA.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1409/pl_037_dispoe_sobre_a_inclusao_novas_acoes_na_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1411/pl_039__promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1412/pl_040__promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1413/pl_041_autoriza_contratar_financiamento_junto_ao_bndes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1414/pl_042_promove_alteracoes_na_lei_120_99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1415/pl_043_dispoe_sobre_alteracao_da_lei_706_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1416/pl_044_promove_alteracao_na_lei_746_09.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1418/pl_045_dispoe_sobre_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1419/pl_046_autoriza_doacao_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1424/pl_047_autoriza_o_municipio_receber_em_doacao_b_jm5wDVV.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1425/pl_048_fica_instituido_ambito_do_municipio_ano__bJthqW8.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1429/pl_049_institui_orgao_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1430/pl_051_promove_alteracoes_na_lei_760_09.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1431/pl_052_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1432/pl_053_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1433/pl_054_autoriza_a_parcelar_debito_com_inss.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1434/pl_055_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1435/pl_056_dispoe_sobre_a_concessao_de_diaria_para__TvYJoYS.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1436/pl_057_dispoe_sobre_criacao_e_estruturacao_e_at_ZrQ36e3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1437/pl_058_cria_sisan_carambei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1438/pl_059_autoriza_integrar_amcg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1439/pl_060_promove_alteracoes_na_lei_712_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1440/pl_061_estabelece_criterios_para_a_provisao_de__0H0HhAG.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1441/pl_064_estabelece_normas_de_isencao_da_taxa_de__mlnldvg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1442/pl_065_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1443/pl_066_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1444/pl_067_autoriza_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1445/pl_068_promove_alteracoes_na_ldo_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1446/pl_069__instituina_camara_municipal_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1447/pl_070_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1448/pl_071_promove_alteracoes_nas_lei_797_2010_572_2008.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1449/pl_073_loa_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1450/pl_074_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1451/pl_075_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1452/pl_076_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1453/pl_077_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1454/pl_079_cria_concessao_de_diarias_em_viagens_par_2tECzZp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1455/pl_080_cria_funrebom.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1456/pl_081_autoriza_alienar_imoveis_urbanos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1457/pl_083_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1458/pl_084_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1459/pl_085_cria_fundacao_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1460/pl_086_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1461/pl_087_autoriza_contratar_financiamento_junto_ao_bndes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/pl_088_autoriza_doacao_de_bem_imovel_lave_bras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/pl_089_dispoe_sobre_a_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/pl_093_concede_contribuicao_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/pl_094_institui_a_nota_fiscal_eletronica_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/pl_095_autoriza_firmar_convenio_com_instituicao_MQK7UOm.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/pl_096_institui_gratificacao_por_assiduidade_pa_WWk6ZBK.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/pl_097_dispoe_sobre_alteracao_da_lei_municipal_536_2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/pl_098_promove_alteracoes_na_lei_773_2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/pl_099_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/pl_100_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/pl_101_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/pl_102_promove_alteracoes_na_lei_572_2008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/pl_104_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3314/projeto_de_resolucao_no_02_-_cria_a_corregedoria_do_legislativo..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3315/projeto_de_resolucao_no_05_-_convenio_com_a_faculdade_santana..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3316/projeto_de_resolucao_no_06_-_credito_suplementar_30.00000..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/resolucao_no_06_-_credito_suplementar_30.00000..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="226.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>