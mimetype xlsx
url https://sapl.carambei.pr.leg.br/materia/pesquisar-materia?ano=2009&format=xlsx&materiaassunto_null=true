--- v0 (2026-02-02)
+++ v1 (2026-06-22)
@@ -51,1458 +51,1458 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1481/pl_001_concede_subvencao_a_entidade.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1481/pl_001_concede_subvencao_a_entidade.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO A ENTIDADE RELACIONADA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1482/pl_002_autoriza_a_conceder_contribuicao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1482/pl_002_autoriza_a_conceder_contribuicao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder  Contribuição à Associação dos Artesãos de Carambeí e a proceder a abertura de um Credito Adicional Especial.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1488/pl_003_autoriza_a_conceder_sunbvencao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1488/pl_003_autoriza_a_conceder_sunbvencao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Subvenção Social ao Provopar - Ação Social - Município De Carambeí.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1489/pl_004_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1489/pl_004_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Credito Adicional Especial.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1490/pl_005_promove_alteracopes_nas_leis_001_de_97_1_AqcspCg.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1490/pl_005_promove_alteracopes_nas_leis_001_de_97_1_AqcspCg.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 001/97, Lei 168/2001, 171/2001, 181/2001, 321/2004 e 423/2005 na forma que especifica:</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1491/pl_006_institui_regime_de_tempo_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1491/pl_006_institui_regime_de_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Tempo Integral e Dedicação Exclusiva - Tide - e da outras providencias.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1497/pl_007_dispoe_sobre_concessao_de_diarias_aos_servidores.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1497/pl_007_dispoe_sobre_concessao_de_diarias_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias a servidores municipais para indenização de despesas de viagem.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/pl_008_cria_a_unidade_de_assistencia_judiciaria.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/pl_008_cria_a_unidade_de_assistencia_judiciaria.pdf</t>
   </si>
   <si>
     <t>Cria a Unidade de Assistência Judiciária Gratuita Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/pl_012_autoriza_a_contratar_operacao_de_credito.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/pl_012_autoriza_a_contratar_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a contratar operação crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/pl_013_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/pl_013_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1501/pl_014_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1501/pl_014_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1502/pl_015_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1502/pl_015_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1503/pl_018dispoe_sobre_denominacao_de_via_publica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1503/pl_018dispoe_sobre_denominacao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1504/pl_019_altera_a_lei_municipal_270_2003.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1504/pl_019_altera_a_lei_municipal_270_2003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°27012003 que modifica a nomenclatura do cargo de Auditor Interno Contábil Financeiro para Assessor Técnico Administrativo.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1505/pl_020_instirui_unidade_de_abrigo_casa_lar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1505/pl_020_instirui_unidade_de_abrigo_casa_lar.pdf</t>
   </si>
   <si>
     <t>Institui Unidade de Abrigo na Modalidade Casa Lar para crianças e adolescentes com medida de proteção em regime de abrigo e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1506/pl_021_estabelece_isencao_de_taxa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1506/pl_021_estabelece_isencao_de_taxa.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de isenção da Taxa de licença e verificação fiscal, para profissionais autônomos na área de construção civil, e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1507/pl_022_declara_feriado_municipal_segundo_doming_vPGUjqz.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1507/pl_022_declara_feriado_municipal_segundo_doming_vPGUjqz.pdf</t>
   </si>
   <si>
     <t>Declara Feriado Municipal o segundo domingo de dezembro, como data de Celebração do Dia do Cristão.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1508/pl_023_concede_aumento_subvencao_social.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1508/pl_023_concede_aumento_subvencao_social.pdf</t>
   </si>
   <si>
     <t>Concede aumento á Subvenção Social Concedida á Associação de Assistência Social Evangélica de Carambeí.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1509/pl_024_autoriza_a_desapropriacao_de_bem_particular.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1509/pl_024_autoriza_a_desapropriacao_de_bem_particular.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação de bem público.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/pl_025_concede_titulo_de_cidadao_honorario_carl_Vqe30PH.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/pl_025_concede_titulo_de_cidadao_honorario_carl_Vqe30PH.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Carambeí ao Senhor Carlos Alberto Richa.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/pl_026_autoriza_convenio_com_a_cohapar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/pl_026_autoriza_convenio_com_a_cohapar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio e executar a construção de unidades habitacionais pela Companhia Habitacional do Paraná -_x000D_
 COHAPAR, assumir obrigações e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/pl_028_concede_titulo_de_cidadao_honorario_para_HsI4ZoQ.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/pl_028_concede_titulo_de_cidadao_honorario_para_HsI4ZoQ.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Carambeí ao Senhor Osmar Dias.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/pl_029_dispooe_sobre_instalacao_de_academias.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/pl_029_dispooe_sobre_instalacao_de_academias.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre instalação de academias de ginástica ar livre no Município de Carambeí e dá outras providências ".</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/pl_030_dia_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/pl_030_dia_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Carambeí, 03 de dezembro como dia da pessoa com Deficiência.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/pl_031_promove_alteracoes_na_lei_98_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/pl_031_promove_alteracoes_na_lei_98_98.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo 1 da Lei 98/98 e Lei 57212008, na forma que especifica.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/pl_032_acrescenta_a_farmacia_medicacao_especial_CItuQ4s.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/pl_032_acrescenta_a_farmacia_medicacao_especial_CItuQ4s.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Farmácia Municipal "Medicação Especial/Excepcional."</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/pl_033_ldo_2010.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/pl_033_ldo_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração do Orçamento de Carambeí, para o exercício financeiro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/pl_034_organiza_o_controle_interno.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/pl_034_organiza_o_controle_interno.pdf</t>
   </si>
   <si>
     <t>Organiza, no âmbito do Poder Legislativo, o Sistema de Controle Interno - na forma das disposições constantes da Constituição Federal - ART. 31 e parágrafos - e ART. 78 da Constituição do Estado e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1528/pl_036__estabelece_remuneracao_dos_servidores_l_Jzxy68R.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1528/pl_036__estabelece_remuneracao_dos_servidores_l_Jzxy68R.pdf</t>
   </si>
   <si>
     <t>Estabelece a remuneração dos Servidores do Legislativo Municipal de Carambeí e dá outras providencias.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1529/pl_037_altera_a_lei_224_2002.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1529/pl_037_altera_a_lei_224_2002.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 22412002 - que dispõe sobre o Regime Jurídico dos Servidores do Legislativo Municipal de Carambeí - Estatuto dos Servidores.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1530/pl_038_dispoe_sobre_concessao_de_diarias.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1530/pl_038_dispoe_sobre_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias a servidores da Câmara Municipal de Carambeí para indenização de despesas de viagem.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1531/pl_039_promove_alteracoes_nas_leis_001-168-171-664.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1531/pl_039_promove_alteracoes_nas_leis_001-168-171-664.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei 001/97, Lei 168/2091, 171/2001 e 664/2009, na forma que especifica:</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1532/pl_040_promove_alteracoes_na_lei_98_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1532/pl_040_promove_alteracoes_na_lei_98_98.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo 1, da Lei 098/98, na forma que específica:</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1533/pl_041_cria_conselho_municipal_de_turismo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1533/pl_041_cria_conselho_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1534/pl_042_cria_o_fundo_conselho_municipal_de_turismo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1534/pl_042_cria_o_fundo_conselho_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1535/pl_044_titulo_honorario_ao_sr_luiz_carlos_hauly.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1535/pl_044_titulo_honorario_ao_sr_luiz_carlos_hauly.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Carambeí ao Senhor Luiz Carlos Hauly.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1536/pl_045_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1536/pl_045_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1537/pl_046_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1537/pl_046_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo Municipal abrir um Crédito Especial no valor de R$17.000,00 (dezessete mil reais ) no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1538/pl_048_titulo_de_cidadao_honorario_sr_orlando_pessuti.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1538/pl_048_titulo_de_cidadao_honorario_sr_orlando_pessuti.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Carambeí ao Senhor Orlando Pessuti.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1539/pl_050_autoriza_doacao_de_bem_imovel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1539/pl_050_autoriza_doacao_de_bem_imovel.pdf</t>
   </si>
   <si>
     <t>1. Gestão Documental Integrada. (Servidor CMC)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1540/pl_051_autoriza_recomposicao_salarial_aos_servidores.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1540/pl_051_autoriza_recomposicao_salarial_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder recomposição salarial aos servidores municipais na forma que especifica, e estabelece outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1541/pl_052_autoriza_o_legislativo_a_proceder_recomp_YhhkHhq.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1541/pl_052_autoriza_o_legislativo_a_proceder_recomp_YhhkHhq.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder recomposição salarial aos servidores do Poder Legislativo, na forma que especifica e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1542/pl_054_autoriza_contratar_operacao_de_credito_j_w92BjfJ.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1542/pl_054_autoriza_contratar_operacao_de_credito_j_w92BjfJ.pdf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1543/pl_055_autoriza_contratar_operacao_de_credito_j_nT3P32T.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1543/pl_055_autoriza_contratar_operacao_de_credito_j_nT3P32T.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1552/pl_056_dispoe_sobre_transporte_escolar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1552/pl_056_dispoe_sobre_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o transporte de estudantes.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1553/pl_058_altera_a_lei_382_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1553/pl_058_altera_a_lei_382_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 392/05</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1554/pl_059_dispoe_inclusoes_na_ldo_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1554/pl_059_dispoe_inclusoes_na_ldo_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de novas ações na Lei de Diretrizes Orçamentárias para 2009.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1555/pl_060_dispoe_sobre_a_revisao_ppa_para_o_period_IrOsi2n.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1555/pl_060_dispoe_sobre_a_revisao_ppa_para_o_period_IrOsi2n.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual para o período 2006/2009.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1556/pl_061_autoriza_abertura_de_credito_adicional_s_40rzIfT.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1556/pl_061_autoriza_abertura_de_credito_adicional_s_40rzIfT.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Secretaria Municipal a proceder à abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1557/pl_062_autoriza_abertura_de_credito_adicional_s_Z99iLg3.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1557/pl_062_autoriza_abertura_de_credito_adicional_s_Z99iLg3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1558/pl_064_institui_orgao_oficial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1558/pl_064_institui_orgao_oficial.pdf</t>
   </si>
   <si>
     <t>Institui o órgão oficial do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1560/pl_065_autoriza_contratar_operacao_de_credito_j_70NxV8Q.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1560/pl_065_autoriza_contratar_operacao_de_credito_j_70NxV8Q.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a contratar operação crédito com a Agência de Fomento do Parana S.A</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1561/pl_066_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1561/pl_066_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1562/pl_067_autoriza_abertura_de_credito_adicional_s_ZpHmPfR.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1562/pl_067_autoriza_abertura_de_credito_adicional_s_ZpHmPfR.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Em Adicional Suplementar.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1569/pl_068_dispoe_alteracao_na_lei_525_2007_.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1569/pl_068_dispoe_alteracao_na_lei_525_2007_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n°. 525/2007, a respeito do perímetro urbano e do perímetro de transição urbano-rural de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1570/pl_070_promove_alteracao_no_anexo_da_lei_98_98__s4QUw7r.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1570/pl_070_promove_alteracao_no_anexo_da_lei_98_98__s4QUw7r.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo da Lei 98/98 e Lei 572/2008, na forma que especifica.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1571/pl_071_promove_alteracoes_no_anexo_ii_da_lei_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1571/pl_071_promove_alteracoes_no_anexo_ii_da_lei_572_08.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo II, da Lei 572/08, na forma que especifica.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1572/pl_072_autoriza_firmar_convenio_com_graalcard_a_RG7Ko78.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1572/pl_072_autoriza_firmar_convenio_com_graalcard_a_RG7Ko78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a GRAALCARD ADMINISTRADORA LTDA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1573/pl_073_autoriza_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1573/pl_073_autoriza_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Promove alterações no anexo II, da Lei 572/08, na forma que específica.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1575/pl_075_dispoe_sobre_a_criacao_do_departamento_d_4mJ6WEA.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1575/pl_075_dispoe_sobre_a_criacao_do_departamento_d_4mJ6WEA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento de  Trânsito, Segurança Pública Institucional e Defesa Civil, da Junta Administrativa de Recursos de Infração - JARI  e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1576/pl_076_institui_e_regulamenta_o_cras.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1576/pl_076_institui_e_regulamenta_o_cras.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta, no Município de Carambeí, o Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1577/pl_077_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1577/pl_077_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1578/pl_081_autoriza_abertura_de_credito_adicional_s_uElIotE.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1578/pl_081_autoriza_abertura_de_credito_adicional_s_uElIotE.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1579/pl_082_regulamenta_o_servico_de_plantao_medio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1579/pl_082_regulamenta_o_servico_de_plantao_medio.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o serviço de Plantão Médico e dá outras providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1580/pl_083_altera_a_lei_489_07_e_dispoe_sobre_a_cri_09T68Ro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1580/pl_083_altera_a_lei_489_07_e_dispoe_sobre_a_cri_09T68Ro.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 489/07, que dispõe sobre a criação do no Conselho Municipal de Acompanhamento e Controle Social do Fundo Manutenção Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação —FUNDEB.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1581/pl_084_dispoe_sobre_a_preservacao_do_patrimonio_natural.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1581/pl_084_dispoe_sobre_a_preservacao_do_patrimonio_natural.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do patrimônio natural e cultural do Município, cria o Conselho Municipal do Patrimônio Cultural e institui o Fundo de Proteção ao Patrimônio Cultural de Carambeí.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1582/pl_085_cria_o_fundo_municipal_de_habitacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1582/pl_085_cria_o_fundo_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação FMHIS - e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1583/pl_086_estabelece_diretrizes_e_normas_da_politi_7b89Szl.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1583/pl_086_estabelece_diretrizes_e_normas_da_politi_7b89Szl.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes e normas da Política - Municipal de Habitação - PMII e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1584/pl_087_define_o_valor_para_as_obrigacoes_de_peq_ngaeoEd.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1584/pl_087_define_o_valor_para_as_obrigacoes_de_peq_ngaeoEd.pdf</t>
   </si>
   <si>
     <t>Define o valor para as Obrigações de Pequeno Valor no Município e dá outras providências.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1585/pl_088_concede_subvencao_social_a_aasec.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1585/pl_088_concede_subvencao_social_a_aasec.pdf</t>
   </si>
   <si>
     <t>Concede subvenção SOCIAL á ASSOCIAÇÃO de ASSISTÊNCIA SOCIAL EVANGÉLICA de CARAMBEÍ.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1594/pl_089_altera_o_artigo_3o_da_lei_101_99.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1594/pl_089_altera_o_artigo_3o_da_lei_101_99.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 30 da lei Municipal N° 101/99.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1595/pl_091_altera_a_lei_055_1997.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1595/pl_091_altera_a_lei_055_1997.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 055/1997, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1601/pl_094_altera_a_lei_542_2007.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1601/pl_094_altera_a_lei_542_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 542/2007, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1602/pl_095_autoriza_a_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1602/pl_095_autoriza_a_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bem público.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1604/pl_096_ppa_2010_2013.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1604/pl_096_ppa_2010_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Governo do Município de Carambeí, para o período de 2010 a 2013.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1605/pl_097_autoriza_abertura_de_credito_adicional_s_ytzxVyL.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1605/pl_097_autoriza_abertura_de_credito_adicional_s_ytzxVyL.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1606/pl_098_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1606/pl_098_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de CRÉDITO ADICIONAL ESPECIAL e dá outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1616/pl_102_institui_orgao_oficial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1616/pl_102_institui_orgao_oficial.pdf</t>
   </si>
   <si>
     <t>Institui o Órgão oficial do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1617/pl_103_loa_2010.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1617/pl_103_loa_2010.pdf</t>
   </si>
   <si>
     <t>Projeto De Lei Orçamentaria que: "Estima a Receita e Fixa a Despesa Do Município de Carambeí  para o Exercício Financeiro de 2010."</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1620/pl_104_denominacao_de_proprio_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1620/pl_104_denominacao_de_proprio_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de próprio Público.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1621/pl_105_cria_cmh.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1621/pl_105_cria_cmh.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Habitação e dá outras Providencias.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1622/pl_106_altera_a_lei_683_09.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1622/pl_106_altera_a_lei_683_09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 683/2009, na forma que Especifica e dá outras Providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1623/pl_107_dispoe_sobre_a_politica_de_assistencia_social.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1623/pl_107_dispoe_sobre_a_politica_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Politica Municipal de Assistência Social, cria o Conselho Municipal de Assistência Social, o Fundo Municipal de Assistência Social e revoga a lei Municipal 54/97.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1624/pl_108_autoriza_abertura_de_credito_adicional_s_qQ8zkj8.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1624/pl_108_autoriza_abertura_de_credito_adicional_s_qQ8zkj8.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Credito Adicional Suplementar ate o valor de RS 40.205,60(quarenta mil duzentos e cinco rais sessenta centavos).</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1625/pl_109_institui_campanha_de_arborizacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1625/pl_109_institui_campanha_de_arborizacao.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Incentivo a Arborização de Ruas, Praças e Jardins de Carambeí, e dá outras Providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1626/pl_111_institui_programa_vereador_mirim.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1626/pl_111_institui_programa_vereador_mirim.pdf</t>
   </si>
   <si>
     <t>Institui 0 Programa "Vereador Mirim - A Escola vai a Câmara, dá outras Providencias.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1627/pl_112_institui_mulher_sua_saude_seus_direitos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1627/pl_112_institui_mulher_sua_saude_seus_direitos.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Carambeí, o Programa Mulher Sua Saúde, Seus Direitos, e dá outras Providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1628/pl_113_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1628/pl_113_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1629/pl_114_dispoe_a_inclusoes_de_acoes_na_ldo_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1629/pl_114_dispoe_a_inclusoes_de_acoes_na_ldo_2009.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1630/pl_115_autoriza_abertura_de_credito_adicional_s_4mHczRy.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1630/pl_115_autoriza_abertura_de_credito_adicional_s_4mHczRy.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1631/pl_116_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1631/pl_116_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1632/pl_118_promove_alteracoes_na_lei_572_09.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1632/pl_118_promove_alteracoes_na_lei_572_09.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 572/08 na forma que especifica:</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1633/pl_119_isntitui_10_de_outubro_dia_da_saude_mental.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1633/pl_119_isntitui_10_de_outubro_dia_da_saude_mental.pdf</t>
   </si>
   <si>
     <t>Institui o Dia 10 de outubro como o dia da Saúde Mental.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1634/pl_120_ldo_2010.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1634/pl_120_ldo_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração do Orçamento do Município de Carambeí, para o exercício financeiro de 2010, revoga-a Lei Municipal 709/2009 e da outras Providências.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1635/pl_122_declara_utilidade_peublica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1635/pl_122_declara_utilidade_peublica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Pequenos Produtores Rurais da Região do Santo André "APPRR-SA</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1636/pl_123_autoriza_abertura_de_credito_adicional_s_g3YdG1D.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1636/pl_123_autoriza_abertura_de_credito_adicional_s_g3YdG1D.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito adicional Suplementar.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1637/pl_124_concede_subvencao_social_a_casa_padre_th_cy5HJvm.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1637/pl_124_concede_subvencao_social_a_casa_padre_th_cy5HJvm.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social a Casa Padre Theodorus Koop.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1638/pl_125_altera_a_lei_municipal_706_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1638/pl_125_altera_a_lei_municipal_706_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 706/2009, a respeito do perímetro urbano e do perímetro de transição urbano-rural de Carambeí e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1639/pl_126_institui_tratamento_diferenciado_a_microempresas.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1639/pl_126_institui_tratamento_diferenciado_a_microempresas.pdf</t>
   </si>
   <si>
     <t>Institui o tratamento diferenciado e favorecido a Secretaria ser dispensado as microempresas e as empresas de pequeno porte no âmbito do Município, na conformidade das normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte instituído pela Lei Complementar (federal) n° 123, de 14 de dezembro de 2006.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1640/pl_127_autoriza_firmar_convenio_com_a_assec.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1640/pl_127_autoriza_firmar_convenio_com_a_assec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com ASSEC - Associação DOS ESTUDANTES DE Carambeí e dá outras Providências.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1641/pl_128_concede_subvencao_social.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1641/pl_128_concede_subvencao_social.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social á Associação de Assistência Social Evangélica de Carambeí.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1642/pl_129_concede_subvencao_social_entidades.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1642/pl_129_concede_subvencao_social_entidades.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção - Social as Entidades Relacionadas.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1643/pl_130_concede_contribuicao_as_entidades_relacionadas.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1643/pl_130_concede_contribuicao_as_entidades_relacionadas.pdf</t>
   </si>
   <si>
     <t>Concede Contribuição as Entidades Relacionadas.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1644/pl_131_abre_credito_dicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1644/pl_131_abre_credito_dicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder á abertura de Crédito Adicional Especial e da outras Providências</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1645/pl_132_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1645/pl_132_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal á proceder a abertura de Crédito Adicional Especial e dá outras Providencias.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1646/pl_133__abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1646/pl_133__abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder á abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1647/pl_134_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1647/pl_134_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder á abertura de Crédito Adicional Especial e da outras Providencias.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1648/pl_135_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1648/pl_135_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Especial e da outras Providências,</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1649/pl_136_abre_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1649/pl_136_abre_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial e dá outras Providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1650/pl_137_altera_a_lei_municipal_294_03.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1650/pl_137_altera_a_lei_municipal_294_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei  Municipal n°. 294/03, a respeito da Tabela IV para cobrança de serviços diversos relacionados com cemitério público.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1651/pl_138_autoriza_repasse_financeiro_a_apm_do_cme_tLsGCMG.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1651/pl_138_autoriza_repasse_financeiro_a_apm_do_cme_tLsGCMG.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Executivo Municipal a proceder repasse financeiro APM da CMEI - Betânia.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1652/pl_139_concede_subvencao_social.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1652/pl_139_concede_subvencao_social.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social a Entidade Relacionada.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1653/pl_140_altera_a_lei_754_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1653/pl_140_altera_a_lei_754_2009.pdf</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1654/pl_141_autoriza_credito_agencia_de_fomento_do_parana.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1654/pl_141_autoriza_credito_agencia_de_fomento_do_parana.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a contratar operação de crédito com a Agenda de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1656/pl_143_autoriza_a_parcelar_debitos_com_o_inss.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1656/pl_143_autoriza_a_parcelar_debitos_com_o_inss.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a parcelar débitos com Instituto Nacional do Seguro Social - INSS.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3312/projeto_de_resolucao_no_2_-_aquisicao_e_guarda_bens_partimoniais_legislativo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3312/projeto_de_resolucao_no_2_-_aquisicao_e_guarda_bens_partimoniais_legislativo..pdf</t>
   </si>
   <si>
     <t>Estabelece os procedimentos quanto a aquisição e a guarda dos bens patrimoniais na esfera do Poder Legislativo, através de controle e registros, bem como disciplina o uso de veículos na forma que especifica.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3313/projeto_de_resolucao_no_3_-_criacao_de_telefonia_celular_legislativo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3313/projeto_de_resolucao_no_3_-_criacao_de_telefonia_celular_legislativo..pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Sistema de Telefonia Celular da Câmara Municipal de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3428/02_-_estabelece_procedimentos_aquisicao_e_guarda_de_bens_patrimoniais_poder_legislativo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3428/02_-_estabelece_procedimentos_aquisicao_e_guarda_de_bens_patrimoniais_poder_legislativo..pdf</t>
   </si>
   <si>
     <t>Estabelece os procedimentos quanto a aquisição e a guarda dos bens patrimoniais na esfera do Poder legislativo, através de controle e registros, bem como disciplina o uso de veículos na forma que especifica.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3429/03_-_autoriza_a_criacao_de_sistema_de_telefonia_celular...pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3429/03_-_autoriza_a_criacao_de_sistema_de_telefonia_celular...pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1806,67 +1806,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1481/pl_001_concede_subvencao_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1482/pl_002_autoriza_a_conceder_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1488/pl_003_autoriza_a_conceder_sunbvencao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1489/pl_004_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1490/pl_005_promove_alteracopes_nas_leis_001_de_97_1_AqcspCg.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1491/pl_006_institui_regime_de_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1497/pl_007_dispoe_sobre_concessao_de_diarias_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/pl_008_cria_a_unidade_de_assistencia_judiciaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/pl_012_autoriza_a_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/pl_013_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1501/pl_014_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1502/pl_015_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1503/pl_018dispoe_sobre_denominacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1504/pl_019_altera_a_lei_municipal_270_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1505/pl_020_instirui_unidade_de_abrigo_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1506/pl_021_estabelece_isencao_de_taxa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1507/pl_022_declara_feriado_municipal_segundo_doming_vPGUjqz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1508/pl_023_concede_aumento_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1509/pl_024_autoriza_a_desapropriacao_de_bem_particular.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/pl_025_concede_titulo_de_cidadao_honorario_carl_Vqe30PH.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/pl_026_autoriza_convenio_com_a_cohapar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/pl_028_concede_titulo_de_cidadao_honorario_para_HsI4ZoQ.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/pl_029_dispooe_sobre_instalacao_de_academias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/pl_030_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/pl_031_promove_alteracoes_na_lei_98_98.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/pl_032_acrescenta_a_farmacia_medicacao_especial_CItuQ4s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/pl_033_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/pl_034_organiza_o_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1528/pl_036__estabelece_remuneracao_dos_servidores_l_Jzxy68R.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1529/pl_037_altera_a_lei_224_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1530/pl_038_dispoe_sobre_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1531/pl_039_promove_alteracoes_nas_leis_001-168-171-664.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1532/pl_040_promove_alteracoes_na_lei_98_98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1533/pl_041_cria_conselho_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1534/pl_042_cria_o_fundo_conselho_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1535/pl_044_titulo_honorario_ao_sr_luiz_carlos_hauly.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1536/pl_045_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1537/pl_046_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1538/pl_048_titulo_de_cidadao_honorario_sr_orlando_pessuti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1539/pl_050_autoriza_doacao_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1540/pl_051_autoriza_recomposicao_salarial_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1541/pl_052_autoriza_o_legislativo_a_proceder_recomp_YhhkHhq.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1542/pl_054_autoriza_contratar_operacao_de_credito_j_w92BjfJ.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1543/pl_055_autoriza_contratar_operacao_de_credito_j_nT3P32T.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1552/pl_056_dispoe_sobre_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1553/pl_058_altera_a_lei_382_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1554/pl_059_dispoe_inclusoes_na_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1555/pl_060_dispoe_sobre_a_revisao_ppa_para_o_period_IrOsi2n.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1556/pl_061_autoriza_abertura_de_credito_adicional_s_40rzIfT.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1557/pl_062_autoriza_abertura_de_credito_adicional_s_Z99iLg3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1558/pl_064_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1560/pl_065_autoriza_contratar_operacao_de_credito_j_70NxV8Q.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1561/pl_066_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1562/pl_067_autoriza_abertura_de_credito_adicional_s_ZpHmPfR.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1569/pl_068_dispoe_alteracao_na_lei_525_2007_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1570/pl_070_promove_alteracao_no_anexo_da_lei_98_98__s4QUw7r.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1571/pl_071_promove_alteracoes_no_anexo_ii_da_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1572/pl_072_autoriza_firmar_convenio_com_graalcard_a_RG7Ko78.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1573/pl_073_autoriza_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1575/pl_075_dispoe_sobre_a_criacao_do_departamento_d_4mJ6WEA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1576/pl_076_institui_e_regulamenta_o_cras.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1577/pl_077_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1578/pl_081_autoriza_abertura_de_credito_adicional_s_uElIotE.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1579/pl_082_regulamenta_o_servico_de_plantao_medio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1580/pl_083_altera_a_lei_489_07_e_dispoe_sobre_a_cri_09T68Ro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1581/pl_084_dispoe_sobre_a_preservacao_do_patrimonio_natural.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1582/pl_085_cria_o_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1583/pl_086_estabelece_diretrizes_e_normas_da_politi_7b89Szl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1584/pl_087_define_o_valor_para_as_obrigacoes_de_peq_ngaeoEd.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1585/pl_088_concede_subvencao_social_a_aasec.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1594/pl_089_altera_o_artigo_3o_da_lei_101_99.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1595/pl_091_altera_a_lei_055_1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1601/pl_094_altera_a_lei_542_2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1602/pl_095_autoriza_a_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1604/pl_096_ppa_2010_2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1605/pl_097_autoriza_abertura_de_credito_adicional_s_ytzxVyL.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1606/pl_098_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1616/pl_102_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1617/pl_103_loa_2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1620/pl_104_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1621/pl_105_cria_cmh.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1622/pl_106_altera_a_lei_683_09.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1623/pl_107_dispoe_sobre_a_politica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1624/pl_108_autoriza_abertura_de_credito_adicional_s_qQ8zkj8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1625/pl_109_institui_campanha_de_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1626/pl_111_institui_programa_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1627/pl_112_institui_mulher_sua_saude_seus_direitos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1628/pl_113_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1629/pl_114_dispoe_a_inclusoes_de_acoes_na_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1630/pl_115_autoriza_abertura_de_credito_adicional_s_4mHczRy.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1631/pl_116_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1632/pl_118_promove_alteracoes_na_lei_572_09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1633/pl_119_isntitui_10_de_outubro_dia_da_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1634/pl_120_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1635/pl_122_declara_utilidade_peublica.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1636/pl_123_autoriza_abertura_de_credito_adicional_s_g3YdG1D.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1637/pl_124_concede_subvencao_social_a_casa_padre_th_cy5HJvm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1638/pl_125_altera_a_lei_municipal_706_2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1639/pl_126_institui_tratamento_diferenciado_a_microempresas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1640/pl_127_autoriza_firmar_convenio_com_a_assec.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1641/pl_128_concede_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1642/pl_129_concede_subvencao_social_entidades.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1643/pl_130_concede_contribuicao_as_entidades_relacionadas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1644/pl_131_abre_credito_dicional_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1645/pl_132_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1646/pl_133__abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1647/pl_134_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1648/pl_135_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1649/pl_136_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1650/pl_137_altera_a_lei_municipal_294_03.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1651/pl_138_autoriza_repasse_financeiro_a_apm_do_cme_tLsGCMG.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1652/pl_139_concede_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1653/pl_140_altera_a_lei_754_2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1654/pl_141_autoriza_credito_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1656/pl_143_autoriza_a_parcelar_debitos_com_o_inss.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3312/projeto_de_resolucao_no_2_-_aquisicao_e_guarda_bens_partimoniais_legislativo..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3313/projeto_de_resolucao_no_3_-_criacao_de_telefonia_celular_legislativo..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3428/02_-_estabelece_procedimentos_aquisicao_e_guarda_de_bens_patrimoniais_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3429/03_-_autoriza_a_criacao_de_sistema_de_telefonia_celular...pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1481/pl_001_concede_subvencao_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1482/pl_002_autoriza_a_conceder_contribuicao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1488/pl_003_autoriza_a_conceder_sunbvencao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1489/pl_004_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1490/pl_005_promove_alteracopes_nas_leis_001_de_97_1_AqcspCg.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1491/pl_006_institui_regime_de_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1497/pl_007_dispoe_sobre_concessao_de_diarias_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/pl_008_cria_a_unidade_de_assistencia_judiciaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/pl_012_autoriza_a_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/pl_013_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1501/pl_014_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1502/pl_015_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1503/pl_018dispoe_sobre_denominacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1504/pl_019_altera_a_lei_municipal_270_2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1505/pl_020_instirui_unidade_de_abrigo_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1506/pl_021_estabelece_isencao_de_taxa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1507/pl_022_declara_feriado_municipal_segundo_doming_vPGUjqz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1508/pl_023_concede_aumento_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1509/pl_024_autoriza_a_desapropriacao_de_bem_particular.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/pl_025_concede_titulo_de_cidadao_honorario_carl_Vqe30PH.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/pl_026_autoriza_convenio_com_a_cohapar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/pl_028_concede_titulo_de_cidadao_honorario_para_HsI4ZoQ.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/pl_029_dispooe_sobre_instalacao_de_academias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/pl_030_dia_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/pl_031_promove_alteracoes_na_lei_98_98.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/pl_032_acrescenta_a_farmacia_medicacao_especial_CItuQ4s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/pl_033_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/pl_034_organiza_o_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1528/pl_036__estabelece_remuneracao_dos_servidores_l_Jzxy68R.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1529/pl_037_altera_a_lei_224_2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1530/pl_038_dispoe_sobre_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1531/pl_039_promove_alteracoes_nas_leis_001-168-171-664.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1532/pl_040_promove_alteracoes_na_lei_98_98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1533/pl_041_cria_conselho_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1534/pl_042_cria_o_fundo_conselho_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1535/pl_044_titulo_honorario_ao_sr_luiz_carlos_hauly.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1536/pl_045_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1537/pl_046_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1538/pl_048_titulo_de_cidadao_honorario_sr_orlando_pessuti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1539/pl_050_autoriza_doacao_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1540/pl_051_autoriza_recomposicao_salarial_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1541/pl_052_autoriza_o_legislativo_a_proceder_recomp_YhhkHhq.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1542/pl_054_autoriza_contratar_operacao_de_credito_j_w92BjfJ.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1543/pl_055_autoriza_contratar_operacao_de_credito_j_nT3P32T.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1552/pl_056_dispoe_sobre_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1553/pl_058_altera_a_lei_382_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1554/pl_059_dispoe_inclusoes_na_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1555/pl_060_dispoe_sobre_a_revisao_ppa_para_o_period_IrOsi2n.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1556/pl_061_autoriza_abertura_de_credito_adicional_s_40rzIfT.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1557/pl_062_autoriza_abertura_de_credito_adicional_s_Z99iLg3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1558/pl_064_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1560/pl_065_autoriza_contratar_operacao_de_credito_j_70NxV8Q.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1561/pl_066_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1562/pl_067_autoriza_abertura_de_credito_adicional_s_ZpHmPfR.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1569/pl_068_dispoe_alteracao_na_lei_525_2007_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1570/pl_070_promove_alteracao_no_anexo_da_lei_98_98__s4QUw7r.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1571/pl_071_promove_alteracoes_no_anexo_ii_da_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1572/pl_072_autoriza_firmar_convenio_com_graalcard_a_RG7Ko78.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1573/pl_073_autoriza_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1575/pl_075_dispoe_sobre_a_criacao_do_departamento_d_4mJ6WEA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1576/pl_076_institui_e_regulamenta_o_cras.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1577/pl_077_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1578/pl_081_autoriza_abertura_de_credito_adicional_s_uElIotE.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1579/pl_082_regulamenta_o_servico_de_plantao_medio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1580/pl_083_altera_a_lei_489_07_e_dispoe_sobre_a_cri_09T68Ro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1581/pl_084_dispoe_sobre_a_preservacao_do_patrimonio_natural.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1582/pl_085_cria_o_fundo_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1583/pl_086_estabelece_diretrizes_e_normas_da_politi_7b89Szl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1584/pl_087_define_o_valor_para_as_obrigacoes_de_peq_ngaeoEd.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1585/pl_088_concede_subvencao_social_a_aasec.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1594/pl_089_altera_o_artigo_3o_da_lei_101_99.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1595/pl_091_altera_a_lei_055_1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1601/pl_094_altera_a_lei_542_2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1602/pl_095_autoriza_a_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1604/pl_096_ppa_2010_2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1605/pl_097_autoriza_abertura_de_credito_adicional_s_ytzxVyL.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1606/pl_098_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1616/pl_102_institui_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1617/pl_103_loa_2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1620/pl_104_denominacao_de_proprio_publico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1621/pl_105_cria_cmh.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1622/pl_106_altera_a_lei_683_09.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1623/pl_107_dispoe_sobre_a_politica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1624/pl_108_autoriza_abertura_de_credito_adicional_s_qQ8zkj8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1625/pl_109_institui_campanha_de_arborizacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1626/pl_111_institui_programa_vereador_mirim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1627/pl_112_institui_mulher_sua_saude_seus_direitos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1628/pl_113_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1629/pl_114_dispoe_a_inclusoes_de_acoes_na_ldo_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1630/pl_115_autoriza_abertura_de_credito_adicional_s_4mHczRy.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1631/pl_116_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1632/pl_118_promove_alteracoes_na_lei_572_09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1633/pl_119_isntitui_10_de_outubro_dia_da_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1634/pl_120_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1635/pl_122_declara_utilidade_peublica.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1636/pl_123_autoriza_abertura_de_credito_adicional_s_g3YdG1D.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1637/pl_124_concede_subvencao_social_a_casa_padre_th_cy5HJvm.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1638/pl_125_altera_a_lei_municipal_706_2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1639/pl_126_institui_tratamento_diferenciado_a_microempresas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1640/pl_127_autoriza_firmar_convenio_com_a_assec.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1641/pl_128_concede_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1642/pl_129_concede_subvencao_social_entidades.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1643/pl_130_concede_contribuicao_as_entidades_relacionadas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1644/pl_131_abre_credito_dicional_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1645/pl_132_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1646/pl_133__abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1647/pl_134_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1648/pl_135_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1649/pl_136_abre_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1650/pl_137_altera_a_lei_municipal_294_03.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1651/pl_138_autoriza_repasse_financeiro_a_apm_do_cme_tLsGCMG.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1652/pl_139_concede_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1653/pl_140_altera_a_lei_754_2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1654/pl_141_autoriza_credito_agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/1656/pl_143_autoriza_a_parcelar_debitos_com_o_inss.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3312/projeto_de_resolucao_no_2_-_aquisicao_e_guarda_bens_partimoniais_legislativo..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3313/projeto_de_resolucao_no_3_-_criacao_de_telefonia_celular_legislativo..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3428/02_-_estabelece_procedimentos_aquisicao_e_guarda_de_bens_patrimoniais_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2009/3429/03_-_autoriza_a_criacao_de_sistema_de_telefonia_celular...pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>