--- v0 (2026-02-02)
+++ v1 (2026-06-13)
@@ -10,1157 +10,1238 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="687" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="396">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1657/pl_001_concede_subvencao_a_entidade.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1657/pl_001_concede_subvencao_a_entidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura de cargos, e salários dos servidores do quadro de provimento efetivo da Prefeitura de Carambeí - PR e dá outras Providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1658/pl_003_autoriza_efetuar_desdobro_de_lotes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1658/pl_003_autoriza_efetuar_desdobro_de_lotes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o desdobro de lotes do Jardim Bela Vista III.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1659/pl_004_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1659/pl_004_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional  Especial.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1660/pl_005_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1660/pl_005_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1661/pl_006_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1661/pl_006_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1662/pl_007_autoriza_a_transferir_r_12_000000_a_apae.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1662/pl_007_autoriza_a_transferir_r_12_000000_a_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir R$12.000,00 à APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1663/pl_013_estabelece_multa.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1663/pl_013_estabelece_multa.pdf</t>
   </si>
   <si>
     <t>Estabelece multa aos indivíduos autuados em flagrante no ato de depredação, pichação, vandalismo, alta velocidade ou perturbando a sossego público no âmbito do município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1668/pl_014_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1668/pl_014_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder  a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1670/pl_015_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1670/pl_015_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à abertura de Créditos Adicionais Suplementares.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1671/pl_0016_institui_fundo_municipal_da_saude.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1671/pl_0016_institui_fundo_municipal_da_saude.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde de Carambeí FMS - e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1672/pl_017_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1672/pl_017_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Créditos Adicionais Suplementares.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1673/pl_018_autoriza_contratar_financiamento.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1673/pl_018_autoriza_contratar_financiamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social- BNDES, através do Banco do Brasil S/A, na qualidade de Agente Financeiro, a oferecer garantias e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1674/pl_019_autoriza_receber_doacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1674/pl_019_autoriza_receber_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doação.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1679/pl_020_altera_a_lei_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1679/pl_020_altera_a_lei_572_08.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo II, da Lei 572/08, na forma que especifica:</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1680/pl_021_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1680/pl_021_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo I, cia Lei 098/98, na forma que especifica:</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1681/pl_022_atualiza_as_alteracoes_no_quadro_pessoal.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1681/pl_022_atualiza_as_alteracoes_no_quadro_pessoal.pdf</t>
   </si>
   <si>
     <t>Atualiza e convalida as alterações no Quadro de Pessoal da Câmara Municipal, constante da Resolução nº 004/1998 e suas alterações.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1682/pl_023_altera_a_lei_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1682/pl_023_altera_a_lei_572_08.pdf</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1684/pl_024_normas_de_utilidade_publica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1684/pl_024_normas_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para declaração de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1685/pl_025_altera_a_lei_400_2005.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1685/pl_025_altera_a_lei_400_2005.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal n°400/2005, que "concede redução de carga horária a servidora com filho portador de necessidades especiais".</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1686/pl_026_doacao_de_uniformes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1686/pl_026_doacao_de_uniformes.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a doação de uniformes escolares aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1687/pl_027_altera_a_lei_572_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1687/pl_027_altera_a_lei_572_08.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1688/pl_028_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1688/pl_028_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura do Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1689/pl_029_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1689/pl_029_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional em Suplementar.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1690/pl_030_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1690/pl_030_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1691/pl_031_altera_a_lei_576_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1691/pl_031_altera_a_lei_576_2008.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2° da Lei 576/2008.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1692/pl_032_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1692/pl_032_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo I, da Lei 098/98, na forma que específica:</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1693/pl_033_fixa_os_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1693/pl_033_fixa_os_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores para Legislatura 2009 a 2012, e da outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1694/pl_034_fixa_os_subsidios_do_prefeito_e_vice.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1694/pl_034_fixa_os_subsidios_do_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais, para o período de 2009 a 2012.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1695/pl_036_altera_a_559_2007.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1695/pl_036_altera_a_559_2007.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei n°559/07, na forma que especifica:</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1696/pl_038_altera_a_lei_559_2007.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1696/pl_038_altera_a_lei_559_2007.pdf</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1697/pl_039_ldp_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1697/pl_039_ldp_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração do Orçamento do Município de Carambeí, para o exercício financeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1698/pl_041_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1698/pl_041_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1699/pl_042_altera_a_lei_583_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1699/pl_042_altera_a_lei_583_2008.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do art. § 2º da Lei Municipal n° 583/2008.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1700/pl_043_altera_a_lei_592_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1700/pl_043_altera_a_lei_592_2008.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 2° da Lei 592/2008.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1701/pl_044_proibicao_de_pinturas_de_propaganda_eleitoral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1701/pl_044_proibicao_de_pinturas_de_propaganda_eleitoral.pdf</t>
   </si>
   <si>
     <t>Dispor sobre a proibição de pintura de propaganda eleitoral em muros paredes, fachadas prediais ou tapumes no Município de Carambeí.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1702/pl_045_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1702/pl_045_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1703/pl_046_autoriza_recomposicao_salarial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1703/pl_046_autoriza_recomposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo e Legislativo Municipal a procederem recomposição salarial aos servidores municipais na forma que especifica, e estabelece outras providencias.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1704/pl_047_autoriza_abono_salarial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1704/pl_047_autoriza_abono_salarial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder abono salarial não incorporável ao Magistério Público Municipal.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1705/pl_049_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1705/pl_049_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1706/pl_050_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1706/pl_050_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1707/pl_051_altera_a_lei_594_2007.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1707/pl_051_altera_a_lei_594_2007.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei n°594/07, na forma que especifica:</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1708/pl_052_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1708/pl_052_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1709/pl_053_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1709/pl_053_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1710/pl_054_altera_a_lei_599_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1710/pl_054_altera_a_lei_599_2008.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º e 2º da Lei 599/08.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1711/pl_055_autoriza_contribuir_com_entidade_social.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1711/pl_055_autoriza_contribuir_com_entidade_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a Contribuir mensalmente com a Entidade Nacional de Representação dos Municípios do Estado do Paraná.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1713/pl_057_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1713/pl_057_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial e da outras Providências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1714/pl_058_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1714/pl_058_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1715/pl_059_autoriza_convenio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1715/pl_059_autoriza_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio e dà outras providências.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1716/pl_060_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1716/pl_060_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial e revoga a Lei 586/08.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1717/pl_063_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1717/pl_063_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1718/pl_064_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1718/pl_064_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1719/pl_065_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1719/pl_065_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1720/pl_066_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1720/pl_066_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1721/pl_067_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1721/pl_067_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1722/pl_068_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1722/pl_068_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1723/pl_069_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1723/pl_069_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1724/pl_070_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1724/pl_070_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal proceder a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1725/pl_071_receita_fixa_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1725/pl_071_receita_fixa_2009.pdf</t>
   </si>
   <si>
     <t>Estima  a receita e fixa a despesa do Município de Carambeí para o Exercício Financeiro 2009</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1726/pl_072_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1726/pl_072_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1727/pl_073_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1727/pl_073_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Referenda decreto que dispõe sobre a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1728/pl_074_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1728/pl_074_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1729/pl_076_altera_a_lei_373_2005.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1729/pl_076_altera_a_lei_373_2005.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Lei 373/2005, na forma que especifica:</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1730/pl_078_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1730/pl_078_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de  Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1731/pl_079_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1731/pl_079_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1732/pl_080_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1732/pl_080_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1733/pl_081_doacao_de_terra_e_cascalho.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1733/pl_081_doacao_de_terra_e_cascalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terras e cascalhos para preparação de terreno para obras residenciais e da outras Providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1734/pl_082_altera_a_lei_588_08.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1734/pl_082_altera_a_lei_588_08.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei 400/05, na forma que específica.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1735/pl_083_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1735/pl_083_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1737/pl_085_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1737/pl_085_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1738/pl_087_subvencao_social_a_entidades.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1738/pl_087_subvencao_social_a_entidades.pdf</t>
   </si>
   <si>
     <t>Concede Contribuição as Entidades Relacionadas.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1739/pl_088_subvencao_social_a_entidades.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1739/pl_088_subvencao_social_a_entidades.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social as Entidades Relacionadas.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1740/pl_090_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1740/pl_090_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito Adicional Especial e  dá outras providências.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1741/pl_091_concede_titulo_de_cidadania_kV0wYpX.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1741/pl_091_concede_titulo_de_cidadania_kV0wYpX.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Horário de Carambeí ao Senhor Hans Peeten.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1742/pl_092_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1742/pl_092_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Artesãos.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1743/pl_093_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1743/pl_093_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Crédito  Adicional Suplementar.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1744/pl_094_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1744/pl_094_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Referenda decreto que dispõe sobre à abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1745/pl_095_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1745/pl_095_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Fundação Batavo.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1746/pl_096_revisao_geral_ppa_2006_2009.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1746/pl_096_revisao_geral_ppa_2006_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe e sobre a Revisão Geral do Piano Plurianual para o período 2006/2009,</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1747/pl_097_altera_a_lei_097_2008.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1747/pl_097_altera_a_lei_097_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei de Diretrizes Orçamentárias para 2009.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1748/pl_098_concede_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1748/pl_098_concede_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Carambeí ao Senhor Francisco Octávio Beckert - Chico da Princesa</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1749/pl_099_concede_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1749/pl_099_concede_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Carambeí ao Senhor Jocelito Canto.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1750/pl_100_concede_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1750/pl_100_concede_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Carambeí ao Padre Evandro Luiz Braun.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1751/pl_101_concede_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1751/pl_101_concede_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Carambeí ao Senhor Armstrong Davis DE Freitas.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1752/pl_102_autoriza_desafetacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1752/pl_102_autoriza_desafetacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e permuta de bem público.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1753/pl_103_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1753/pl_103_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1754/pl_104_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1754/pl_104_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3308/projeto_de_resolucao_no_02_-_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3308/projeto_de_resolucao_no_02_-_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Carambeí a firmar termo de Convênio com a Associação Cultural e de Comunicação Comunitária de Carambeí.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3309/projeto_de_resolucao_no_03_-_altera_a_resolucao_014_2007..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3309/projeto_de_resolucao_no_03_-_altera_a_resolucao_014_2007..pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 014/2007 de 21 de dezembro de 2007.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3310/projeto_de_resolucao_no_04_-_credito_suplementar_40.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3310/projeto_de_resolucao_no_04_-_credito_suplementar_40.00000..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 12.000,00.</t>
   </si>
   <si>
+    <t>4166</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4166/2_mudanca_da_rota_de_onibus..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado a Viação Iapó, Batávia e Perdigão, referente a necessidade de mudança da rota de ônibus.</t>
+  </si>
+  <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>Requer urbanização de lotes no Jardim Brasília.</t>
+  </si>
+  <si>
+    <t>4168</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4168/4_ampliacao_do_posto_de_saude..pdf</t>
+  </si>
+  <si>
+    <t>Requer ampliação do Posto de Saúde do Jardim Brasília.</t>
+  </si>
+  <si>
+    <t>4169</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4169/5_providencias_em_areas_de_preservacao..pdf</t>
+  </si>
+  <si>
+    <t>Requer providências em áreas de preservação.</t>
+  </si>
+  <si>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4171/6_mudanca_de_placas_de_transito_proxima_ao_viaduto..pdf</t>
+  </si>
+  <si>
+    <t>Requer a mudança de placas de trânsito próximas ao viaduto ao lado da rotatória.</t>
+  </si>
+  <si>
+    <t>4172</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4172/7_implantacao_de_rede_de_esgoto..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja implantado rede de esgoto na Rua Dracena - Jardim Eldorado.</t>
+  </si>
+  <si>
+    <t>4173</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4173/8_sala_para_criar_casa_da_memoria_da_alfabetizacao..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja cedida uma sala para que seja criada a Casa da Memória da Alfabetização de Carambei.</t>
+  </si>
+  <si>
+    <t>4174</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4174/9_cobranca_de_limpeza_em_locais_publicos..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja cobrada por parte da prefeitura limpeza nos locais públicos e aos proprietários de terrenos baldios.</t>
+  </si>
+  <si>
     <t>3423</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3423/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3423/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3424/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3424/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Carambeí a firmar Termo de Convênio com a Associação Cultural e de Comunicação Comunitária de Carambeí.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3425/resolucao_3_altera_a_resolucao_n_14_2007..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3425/resolucao_3_altera_a_resolucao_n_14_2007..pdf</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3426/resolucao_4_credito_adicional_suplentar_40.00000...pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3426/resolucao_4_credito_adicional_suplentar_40.00000...pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 40.000,00</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3427/resolucao_5_credito_adicional_suplentar_12.00000...pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3427/resolucao_5_credito_adicional_suplentar_12.00000...pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1464,67 +1545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1657/pl_001_concede_subvencao_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1658/pl_003_autoriza_efetuar_desdobro_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1659/pl_004_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1660/pl_005_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1661/pl_006_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1662/pl_007_autoriza_a_transferir_r_12_000000_a_apae.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1663/pl_013_estabelece_multa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1668/pl_014_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1670/pl_015_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1671/pl_0016_institui_fundo_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1672/pl_017_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1673/pl_018_autoriza_contratar_financiamento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1674/pl_019_autoriza_receber_doacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1679/pl_020_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1680/pl_021_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1681/pl_022_atualiza_as_alteracoes_no_quadro_pessoal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1682/pl_023_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1684/pl_024_normas_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1685/pl_025_altera_a_lei_400_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1686/pl_026_doacao_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1687/pl_027_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1688/pl_028_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1689/pl_029_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1690/pl_030_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1691/pl_031_altera_a_lei_576_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1692/pl_032_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1693/pl_033_fixa_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1694/pl_034_fixa_os_subsidios_do_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1695/pl_036_altera_a_559_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1696/pl_038_altera_a_lei_559_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1697/pl_039_ldp_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1698/pl_041_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1699/pl_042_altera_a_lei_583_2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1700/pl_043_altera_a_lei_592_2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1701/pl_044_proibicao_de_pinturas_de_propaganda_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1702/pl_045_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1703/pl_046_autoriza_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1704/pl_047_autoriza_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1705/pl_049_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1706/pl_050_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1707/pl_051_altera_a_lei_594_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1708/pl_052_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1709/pl_053_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1710/pl_054_altera_a_lei_599_2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1711/pl_055_autoriza_contribuir_com_entidade_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1713/pl_057_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1714/pl_058_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1715/pl_059_autoriza_convenio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1716/pl_060_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1717/pl_063_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1718/pl_064_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1719/pl_065_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1720/pl_066_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1721/pl_067_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1722/pl_068_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1723/pl_069_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1724/pl_070_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1725/pl_071_receita_fixa_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1726/pl_072_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1727/pl_073_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1728/pl_074_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1729/pl_076_altera_a_lei_373_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1730/pl_078_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1731/pl_079_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1732/pl_080_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1733/pl_081_doacao_de_terra_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1734/pl_082_altera_a_lei_588_08.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1735/pl_083_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1737/pl_085_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1738/pl_087_subvencao_social_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1739/pl_088_subvencao_social_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1740/pl_090_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1741/pl_091_concede_titulo_de_cidadania_kV0wYpX.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1742/pl_092_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1743/pl_093_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1744/pl_094_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1745/pl_095_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1746/pl_096_revisao_geral_ppa_2006_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1747/pl_097_altera_a_lei_097_2008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1748/pl_098_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1749/pl_099_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1750/pl_100_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1751/pl_101_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1752/pl_102_autoriza_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1753/pl_103_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1754/pl_104_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3308/projeto_de_resolucao_no_02_-_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3309/projeto_de_resolucao_no_03_-_altera_a_resolucao_014_2007..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3310/projeto_de_resolucao_no_04_-_credito_suplementar_40.00000..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3423/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3424/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3425/resolucao_3_altera_a_resolucao_n_14_2007..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3426/resolucao_4_credito_adicional_suplentar_40.00000...pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3427/resolucao_5_credito_adicional_suplentar_12.00000...pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1657/pl_001_concede_subvencao_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1658/pl_003_autoriza_efetuar_desdobro_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1659/pl_004_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1660/pl_005_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1661/pl_006_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1662/pl_007_autoriza_a_transferir_r_12_000000_a_apae.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1663/pl_013_estabelece_multa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1668/pl_014_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1670/pl_015_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1671/pl_0016_institui_fundo_municipal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1672/pl_017_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1673/pl_018_autoriza_contratar_financiamento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1674/pl_019_autoriza_receber_doacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1679/pl_020_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1680/pl_021_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1681/pl_022_atualiza_as_alteracoes_no_quadro_pessoal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1682/pl_023_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1684/pl_024_normas_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1685/pl_025_altera_a_lei_400_2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1686/pl_026_doacao_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1687/pl_027_altera_a_lei_572_08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1688/pl_028_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1689/pl_029_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1690/pl_030_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1691/pl_031_altera_a_lei_576_2008.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1692/pl_032_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1693/pl_033_fixa_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1694/pl_034_fixa_os_subsidios_do_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1695/pl_036_altera_a_559_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1696/pl_038_altera_a_lei_559_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1697/pl_039_ldp_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1698/pl_041_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1699/pl_042_altera_a_lei_583_2008.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1700/pl_043_altera_a_lei_592_2008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1701/pl_044_proibicao_de_pinturas_de_propaganda_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1702/pl_045_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1703/pl_046_autoriza_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1704/pl_047_autoriza_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1705/pl_049_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1706/pl_050_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1707/pl_051_altera_a_lei_594_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1708/pl_052_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1709/pl_053_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1710/pl_054_altera_a_lei_599_2008.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1711/pl_055_autoriza_contribuir_com_entidade_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1713/pl_057_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1714/pl_058_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1715/pl_059_autoriza_convenio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1716/pl_060_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1717/pl_063_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1718/pl_064_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1719/pl_065_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1720/pl_066_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1721/pl_067_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1722/pl_068_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1723/pl_069_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1724/pl_070_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1725/pl_071_receita_fixa_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1726/pl_072_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1727/pl_073_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1728/pl_074_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1729/pl_076_altera_a_lei_373_2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1730/pl_078_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1731/pl_079_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1732/pl_080_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1733/pl_081_doacao_de_terra_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1734/pl_082_altera_a_lei_588_08.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1735/pl_083_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1737/pl_085_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1738/pl_087_subvencao_social_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1739/pl_088_subvencao_social_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1740/pl_090_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1741/pl_091_concede_titulo_de_cidadania_kV0wYpX.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1742/pl_092_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1743/pl_093_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1744/pl_094_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1745/pl_095_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1746/pl_096_revisao_geral_ppa_2006_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1747/pl_097_altera_a_lei_097_2008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1748/pl_098_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1749/pl_099_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1750/pl_100_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1751/pl_101_concede_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1752/pl_102_autoriza_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1753/pl_103_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/1754/pl_104_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3308/projeto_de_resolucao_no_02_-_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3309/projeto_de_resolucao_no_03_-_altera_a_resolucao_014_2007..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3310/projeto_de_resolucao_no_04_-_credito_suplementar_40.00000..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4166/2_mudanca_da_rota_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4168/4_ampliacao_do_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4169/5_providencias_em_areas_de_preservacao..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4171/6_mudanca_de_placas_de_transito_proxima_ao_viaduto..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4172/7_implantacao_de_rede_de_esgoto..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4173/8_sala_para_criar_casa_da_memoria_da_alfabetizacao..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/4174/9_cobranca_de_limpeza_em_locais_publicos..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3423/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3424/resolucao_2_convenio_com_a_associacao_cultural_e_de_comunicacao_comunitaria..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3425/resolucao_3_altera_a_resolucao_n_14_2007..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3426/resolucao_4_credito_adicional_suplentar_40.00000...pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2008/3427/resolucao_5_credito_adicional_suplentar_12.00000...pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3634,154 +3715,338 @@
       </c>
       <c r="C93" t="s">
         <v>24</v>
       </c>
       <c r="D93" t="s">
         <v>343</v>
       </c>
       <c r="E93" t="s">
         <v>344</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H93" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>355</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>342</v>
       </c>
       <c r="D94" t="s">
         <v>356</v>
       </c>
       <c r="E94" t="s">
         <v>357</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H94" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>342</v>
+        <v>16</v>
       </c>
       <c r="D95" t="s">
         <v>356</v>
       </c>
       <c r="E95" t="s">
         <v>357</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>360</v>
+        <v>188</v>
       </c>
       <c r="H95" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>362</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
         <v>356</v>
       </c>
       <c r="E96" t="s">
         <v>357</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H96" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D97" t="s">
         <v>356</v>
       </c>
       <c r="E97" t="s">
         <v>357</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H97" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D98" t="s">
         <v>356</v>
       </c>
       <c r="E98" t="s">
         <v>357</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H98" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" t="s">
+        <v>356</v>
+      </c>
+      <c r="E99" t="s">
+        <v>357</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H99" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>375</v>
+      </c>
+      <c r="D100" t="s">
+        <v>356</v>
+      </c>
+      <c r="E100" t="s">
+        <v>357</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H100" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>378</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>379</v>
+      </c>
+      <c r="D101" t="s">
+        <v>356</v>
+      </c>
+      <c r="E101" t="s">
+        <v>357</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H101" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>382</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>383</v>
+      </c>
+      <c r="E102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H102" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>386</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>342</v>
+      </c>
+      <c r="D103" t="s">
+        <v>383</v>
+      </c>
+      <c r="E103" t="s">
+        <v>384</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H103" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>389</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" t="s">
+        <v>383</v>
+      </c>
+      <c r="E104" t="s">
+        <v>384</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H104" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>391</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" t="s">
+        <v>383</v>
+      </c>
+      <c r="E105" t="s">
+        <v>384</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H105" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>394</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>24</v>
+      </c>
+      <c r="D106" t="s">
+        <v>383</v>
+      </c>
+      <c r="E106" t="s">
+        <v>384</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H106" t="s">
         <v>354</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
@@ -3840,50 +4105,58 @@
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>