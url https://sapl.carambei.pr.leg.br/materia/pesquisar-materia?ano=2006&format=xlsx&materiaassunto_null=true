--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -10,869 +10,1235 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="396">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/773/773_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DE ÁRBITROS OFICIAIS DE CARAMBEÍ </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONTRATAR OPERAÇÃO DE CRÉDITO COM AGÊNCIA DE FOMENTO PARANÁ S.A.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/776/776_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DE MORADORES DA AFCB, VILA VRIESMAN E VILA CRISTINA (ACNV)</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/777/777_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROMOVE ALTERAÇÃO NA LEI MUNICIPAL  Nº 00/97 QUE DISPÕE NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CARAMBEÍ </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/778/778_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NO ANEXO I LEI 098/98, NA FORMA QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER DESAFETAÇÃO DOS BENS CONSIDERADOS INSERVÍVEIS, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO LEI 200/2002. FC</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM PERDIGÃO AGROINDUSTRIAL S A. JOB GUIDE LTDA E DÁ OUTRAS PROVIDÊNCIAS. FC </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROMOVE ALTERAÇÕES NO ANEXO I DA LEI Nº 098/98, NA FORMA QUE ESPECÍFICA. FC</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE OFICINAS DE CULTURA ESPORTE LASER E CURSOS PROFISSIONALIZANTES PARA JOVENS. FC</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NO ANEXO I DA LEI 098/98, NA FORMA QUE ESPECIFICA. FC</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA AS FUNÇÕES GRATIFICADAS PARA O CARGO DE MÉDICO. FC</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ÁREA DE PROTEÇÃO AMBIENTAL NO MUNICÍPIO DE CARAMBEÍ ESTADO DO PARANÁ - APA - DA BACIA DO ALAGADOS DO MUNICÍPIO DE CARAMBEÍ ESTADO DO PARANÁ E REGULAMENTA O USO E A OCUPAÇÃO DO SOLO E O EXERCÍCIO DE ATIVIDADE PELO SETOR PÚBLICO E PRIVADO. RATIFICA E COMPLEMENTA A LEI MUNICIPAL Nº 017 DE 22 DE ABRIL DE 1997. FC</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/863/863_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROMOVE ALTERAÇÃO NA LEI 24/97, NA FORMA QUE ESPECIFÍCA. FC</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 052/97. FC</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO DA LEI 062/97. FC</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOTAÇÃO DE RECIPIENTES DE COLETA DE LIXO SELETIVO RECICLÁVEL. OBRIGATORIEDADE NOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE BENEFÍCIOS EVENTUAIS PARA PESSOAS CARENTES DO MUNICÍPIO DE CARAMBEÍ. FC</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE APOIO SÓCIO EDUCATIVO EM MEIO ABERTO PARA CRIANÇAS E ADOLESCENTES DO MUNICÍPIO DE CARAMBEÍ. FC</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE CARAMBEÍ, PARA O EXERCÍCIO FINANCEIRO DE 2007 E DÁ OUTRAS PROVIDENCIAS. FC</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL  Nº 098/98, E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NA LEI 181/2001, NA FORMA QUE ESPECÍFICA.  FC</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DOAÇÃO DE BENS CONSIDERADO INSERVÍVEIS, NA FORMA QUE ESPECIFICA. FC</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÃO NA LEI Nº 382/05 NA FORMA QUE ESPECIFICA. FC</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA UTILIZAÇÃO DE "COROA DE CRISTO" NO PAISAGISMO DAS ÁREAS EXTERNAS ÁS EDIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL À DOAÇÃO DE BENS IMÓVEIS. FC</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL. FC</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/884/884_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL Á PROCEDER ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES. FC</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/885/885_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL Á CONTRATAR OPERAÇÃO DE CRÉDITO COM A AGÊNCIA FOMENTO DO PARANÁ S A.  FC</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/886/886_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 98/98 E CRIA UMA VAGA PARA O CARGO DE ASSISTENTE SOCIAL. FC</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ACAPEL - ASSOCIAÇÃO CARAMBIENSE DE CATADORES DE PAPEL E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA ASSOCIAÇÃO DE COSTUREIRAS DE CARAMBEÍ. FC</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUXILIO FINANCEIRO À ASSOCIAÇÃO DE COSTUREIRAS DE CARAMBEÍ. FC </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 433/06 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE CMMA. FC</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  MUNICIPAL A FIRMAR CONVÊNIO COM CONSELHO COMUNITÁRIO DE SEGURANÇA E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NO ANEXO I LEI MUNICIPAL Nº 098/98. FC</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AGENDAMENTO DIFERENCIADO DE CONSULTAS E EXAMES, POR TELEFONE  CREDENCIADO JUNTO AO SISTEMA MUNICIPAL DE SAÚDE. FC</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER COBRANÇA DE VALORES REFERENTE A MULTAS PELO ATRASO DE ENTREGA DOS LIVROS E DANOS CAUSADOS NO ACERVO DA BIBLIOTECA MUNICIPAL. FC</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE ALTERAÇÕES NO ANEXO I, DA LEI MUNICIPAL Nº 098/98, NA FORMA QUE ESPECIFICA. FC</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE ISENÇÃO DA TAXA DE LICENÇA E VERIFICAÇÃO FISCAL PARA PROFISSIONAIS AUTÔNOMOS COM RENDA MENSAL IGUAL OU INFERIOR A UM SALARIO MINIMO, E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/898/898_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES. FC</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/899/899_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO MOVIMENTO TROPEIRO DE CARAMBEÍ. FC</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/900/900_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REMESSA DE CÓPIA À  CÂMARA MUNICIPAL, DA  EXECUÇÃO E CONTROLE DO REGIME DE ADIANTAMENTO INSTITUÍDO PELA LEI MUNICIPAL Nº 250/2002 DE 11 DE DEZEMBRO DE 2002. FC</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/901/901_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA DE DESPESA DO MUNICÍPIO DE CARAMBEÍ PARA O EXERCÍCIO DE 2007. FC</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/902/902_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/903/903_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DO PLANO PLURIANUAL PARA O PERÍODO 2006/2009. FC</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/904/904_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL Á PROCEDER ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR. FC</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/905/905_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL Á PROCEDER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL. FC</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/906/906_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 215/2002. FC</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/907/907_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BANDA MUNICIPAL DE CARAMBEÍ E DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/908/908_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL 098/98 A DÁ OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/909/909_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES E AUTORIZA O CHEFE DO PODER EXECUTIVO  A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DOS CAMPOS GERAIS - CIMSAUDE E DA OUTRAS PROVIDÊNCIAS. FC</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/910/910_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO À ASSOCIAÇÃO PARQUE HISTÓRICO DE CARAMBEÍ. FC</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/911/911_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL DE EDUCAÇÃO DE CARAMBEÍ PARA O PERÍODO DE 2007 A 2017. FC</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/912/912_texto_integral.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 396/05 E 425/05. FC</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3296/projeto_de_resolucao_no_02_-_credito_adicional_suplementar_41.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3296/projeto_de_resolucao_no_02_-_credito_adicional_suplementar_41.00000..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 41.000,00</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3854/04_providenciar_um_posto_de_saude..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3854/04_providenciar_um_posto_de_saude..pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de se providenciar um Posto de Saúde no Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3855/05_providenciar_atendimento_de_raio_x_24hrs..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3855/05_providenciar_atendimento_de_raio_x_24hrs..pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de se providenciar atendimento de Raio X 24 horas.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3856/06_instalacao_de_telefone_0800_na_secretaria_de_saude..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3856/06_instalacao_de_telefone_0800_na_secretaria_de_saude..pdf</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3857/11_trocar_poltronas_do_micro_onibus_da_saude..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3857/11_trocar_poltronas_do_micro_onibus_da_saude..pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de se trocar as poltronas do micro ônibus da Saúde.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3858/12_guardiao_no_periodo_noturno_esscola_limpo_grande..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3858/12_guardiao_no_periodo_noturno_esscola_limpo_grande..pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de um Guardião no período noturno para a Escola Rural Municipal de Limpo Grande.</t>
   </si>
   <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, para informar a esta Casa, qual o número total de servidores municipais conforme especifica-se.</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Propõe alteração do horário de Sessões Ordinárias - adequação do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3934/16_necessidade_de_uma_biblioteca_movel..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de uma biblioteca móvel.</t>
+  </si>
+  <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3938/18_transmitir_votos_de_congratulacoes_a_professoras..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado à Secretaria de Educação, transmitindo votos de congratulações as professoras Adriana Siman e Fátima Emília de Lima.</t>
+  </si>
+  <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3939/20_curso_de_arbitros_para_futebol_de_campo..pdf</t>
+  </si>
+  <si>
+    <t>Requer necessidade de abertura de curso de árbitros para futebol de campo aos nossos munícipes .</t>
+  </si>
+  <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3940/21_autorizacao_para_que_seja_pintura_em_ponto_de_onibus..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de uma autorização para que seja feito pintura no ponto de ônibus da Nogueira.</t>
+  </si>
+  <si>
+    <t>3941</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3941/22_prestacoes_de_contas_da_associacao_dos_pequenos_produtores..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de que nos sejam enviadas as prestações de contas da Associação dos Pequenos Produtores de Leite de Catanduva de Fora.</t>
+  </si>
+  <si>
+    <t>3942</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3942/24_construcao_de_uma_creche..pdf</t>
+  </si>
+  <si>
+    <t>Requer construção de uma creche, onde se especifica.</t>
+  </si>
+  <si>
+    <t>3943</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3943/25_fazer_convenios_com_a_rodonorte_e_der..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de se fazer convênios com a RODONORTE E DER.</t>
+  </si>
+  <si>
+    <t>3944</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3944/26_aumentar_asfalto_e_fazer_calcada..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de se aumentar o asfalto e se fazer uma calçada para pedestres, onde especifica-se.</t>
+  </si>
+  <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3945/27_providencias_adotadas_para_apurara_o_uso_indevido_de_bem_publico..pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referente as providências já adotadas para apurar a responsabilidade de uso indevido de bem público, especificamente o motor de popa de propriedade do Município (notícias dadas em jornal).</t>
+  </si>
+  <si>
+    <t>3968</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal para providências na revisão geral anual dos vencimentos do servidor público.</t>
+  </si>
+  <si>
+    <t>3969</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3969/30_melhorias_na_iluminacao_publica..pdf</t>
+  </si>
+  <si>
+    <t>Requer melhorias na iluminação pública da Avenida das Flores.</t>
+  </si>
+  <si>
+    <t>3970</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Requer com urgência, que seja construído um contorno de acesso na Avenida dos Pioneiros para Vila Nova Holanda.</t>
+  </si>
+  <si>
+    <t>3971</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3971/36_colocacao_de_lombadas..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja solicitado ao Senhor Prefeito Municipal, lombadas onde se especifica.</t>
+  </si>
+  <si>
+    <t>3972</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3972/37_colocacao_de_lombada..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de se fazer uma lombada onde se especifica.</t>
+  </si>
+  <si>
+    <t>3973</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3973/38_melhorias_na_escola_fatima_augusta..pdf</t>
+  </si>
+  <si>
+    <t>Requer melhorias na Escola Municipal Fátima Augusta Bosa.</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3974/40_implantacao_de_telefonia_192_no_centro_de_saude..pdf</t>
+  </si>
+  <si>
+    <t>Requer providências administrativas para a implantação de telefonia 192 no Centro de Saúde, cobertura para ambulâncias e sala de espera onde se especifica.</t>
+  </si>
+  <si>
+    <t>3975</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3975/41_construcao_centro_comunitario_para_atendimento_aos_idosos..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de se construir um Centro Comunitário para atendimento aos idosos, onde especifica-se.</t>
+  </si>
+  <si>
+    <t>3976</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3976/42_elaborar_convenios_com_a_secretaria_de_seguranca_publica_e_comando_da_policia..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de se elaborar convênios com  a Secretaria de Segurança Pública do Estado e o  Comando da Polícia Militar do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>3977</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3977/43_melhorias_inicio_av._bela_vista..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de melhorias início da Av. Bela Vista, junto ao Banco Itaú, até a entrada do Clube Social.</t>
+  </si>
+  <si>
+    <t>3990</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3990/45_cobertura_anexo_ao_posto_de_saude..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal a necessidade de uma cobertura anexo ao Posto de Saúde da Vila AFCB.</t>
+  </si>
+  <si>
+    <t>3992</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3992/46_construcao_de_um_campo_de_futebol_e_um_parque..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal a necessidade da construção de um campo de futebol e um parque para as crianças da Vila AFCB.</t>
+  </si>
+  <si>
+    <t>3993</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3993/47_construcao_de_moradias..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal a necessidade da construção de moradias, no regime de mutirão, na Vila Esperança.</t>
+  </si>
+  <si>
+    <t>4012</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4012/56_melhorias_r._das_esmeraldas..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal a necessidade de melhorias na Rua das Esmeraldas conforme especifica-se.</t>
+  </si>
+  <si>
+    <t>4013</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4013/57_construcao_de_um_parque_ecologico..pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um parque ecológico, conforme se especifica.</t>
+  </si>
+  <si>
+    <t>4014</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4014/60_iluminacao_publica..pdf</t>
+  </si>
+  <si>
+    <t>Requer iluminação pública na Rua do Carvalho no Jardim Eldorado como especifica -se.</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Requer uma Ponte de concreto na Vila do Lajeado com pista para ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4033/62_oficiado_a_secretaria_de_saude_com_nomes_de_pacientes_e_medicamentos..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado a Secretaria de Saúde uma relação com os nomes dos pacientes beneficiados com medicamentos pagos pela Prefeitura desde o início da licitação.</t>
+  </si>
+  <si>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4034/65_informacoes_sobre_programa_psf..pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre o programa PSF no Município.</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4042/71_necessidade_de_criar_projeto_junto_ao_meio_ambiente..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Senhor Prefeito Municipal a necessidade de se criar um projeto onde especifica-se.</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4043/74_operacao_tapa-buracos_patrolamentos_e_manilhamentos..pdf</t>
+  </si>
+  <si>
+    <t>Requer operação tapa - buracos e patrolamentos e manilhamentos onde especifica-se.</t>
+  </si>
+  <si>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4044/76_sala_para_a_coleta_de_exames..pdf</t>
+  </si>
+  <si>
+    <t>Requer uma sala para a coleta de exames onde especifica-se.</t>
+  </si>
+  <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4045/77_envio_de_informacoes_referente_a_construcao_de_centro_educacao_infantil..pdf</t>
+  </si>
+  <si>
+    <t>Requer seja oficiado ao Sr Prefeito Municipal, a necessidade de que nos sejam enviadas informações referente a construção e ampliação do Centro Educação Infantil.</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4046/78_retirada_de_tartarugas..pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada das tartarugas (redutores de velocidade) onde especifica-se.</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4047/81_informacoes_ao_executivo_municipal..pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Executivo Municipal.</t>
+  </si>
+  <si>
     <t>3408</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3408/02_-_credito_adicional_suplementar_41.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3408/02_-_credito_adicional_suplementar_41.00000..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 41.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1179,67 +1545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3296/projeto_de_resolucao_no_02_-_credito_adicional_suplementar_41.00000..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3854/04_providenciar_um_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3855/05_providenciar_atendimento_de_raio_x_24hrs..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3856/06_instalacao_de_telefone_0800_na_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3857/11_trocar_poltronas_do_micro_onibus_da_saude..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3858/12_guardiao_no_periodo_noturno_esscola_limpo_grande..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3408/02_-_credito_adicional_suplementar_41.00000..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/./sapl/public/materialegislativa/2006/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3296/projeto_de_resolucao_no_02_-_credito_adicional_suplementar_41.00000..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3854/04_providenciar_um_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3855/05_providenciar_atendimento_de_raio_x_24hrs..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3856/06_instalacao_de_telefone_0800_na_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3857/11_trocar_poltronas_do_micro_onibus_da_saude..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3858/12_guardiao_no_periodo_noturno_esscola_limpo_grande..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3934/16_necessidade_de_uma_biblioteca_movel..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3938/18_transmitir_votos_de_congratulacoes_a_professoras..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3939/20_curso_de_arbitros_para_futebol_de_campo..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3940/21_autorizacao_para_que_seja_pintura_em_ponto_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3941/22_prestacoes_de_contas_da_associacao_dos_pequenos_produtores..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3942/24_construcao_de_uma_creche..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3943/25_fazer_convenios_com_a_rodonorte_e_der..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3944/26_aumentar_asfalto_e_fazer_calcada..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3945/27_providencias_adotadas_para_apurara_o_uso_indevido_de_bem_publico..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3969/30_melhorias_na_iluminacao_publica..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3971/36_colocacao_de_lombadas..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3972/37_colocacao_de_lombada..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3973/38_melhorias_na_escola_fatima_augusta..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3974/40_implantacao_de_telefonia_192_no_centro_de_saude..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3975/41_construcao_centro_comunitario_para_atendimento_aos_idosos..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3976/42_elaborar_convenios_com_a_secretaria_de_seguranca_publica_e_comando_da_policia..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3977/43_melhorias_inicio_av._bela_vista..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3990/45_cobertura_anexo_ao_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3992/46_construcao_de_um_campo_de_futebol_e_um_parque..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3993/47_construcao_de_moradias..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4012/56_melhorias_r._das_esmeraldas..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4013/57_construcao_de_um_parque_ecologico..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4014/60_iluminacao_publica..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4033/62_oficiado_a_secretaria_de_saude_com_nomes_de_pacientes_e_medicamentos..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4034/65_informacoes_sobre_programa_psf..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4042/71_necessidade_de_criar_projeto_junto_ao_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4043/74_operacao_tapa-buracos_patrolamentos_e_manilhamentos..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4044/76_sala_para_a_coleta_de_exames..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4045/77_envio_de_informacoes_referente_a_construcao_de_centro_educacao_infantil..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4046/78_retirada_de_tartarugas..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/4047/81_informacoes_ao_executivo_municipal..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2006/3408/02_-_credito_adicional_suplementar_41.00000..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2728,63 +3094,891 @@
       </c>
       <c r="C66" t="s">
         <v>40</v>
       </c>
       <c r="D66" t="s">
         <v>252</v>
       </c>
       <c r="E66" t="s">
         <v>253</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H66" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>269</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67" t="s">
+        <v>252</v>
+      </c>
+      <c r="E67" t="s">
+        <v>253</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>273</v>
+      </c>
+      <c r="D68" t="s">
+        <v>252</v>
+      </c>
+      <c r="E68" t="s">
+        <v>253</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" t="s">
+        <v>252</v>
+      </c>
+      <c r="E69" t="s">
+        <v>253</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H69" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>48</v>
+      </c>
+      <c r="D70" t="s">
+        <v>252</v>
+      </c>
+      <c r="E70" t="s">
+        <v>253</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H70" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>56</v>
+      </c>
+      <c r="D71" t="s">
+        <v>252</v>
+      </c>
+      <c r="E71" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H71" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>60</v>
+      </c>
+      <c r="D72" t="s">
+        <v>252</v>
+      </c>
+      <c r="E72" t="s">
+        <v>253</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H72" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>64</v>
+      </c>
+      <c r="D73" t="s">
+        <v>252</v>
+      </c>
+      <c r="E73" t="s">
+        <v>253</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H73" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>252</v>
+      </c>
+      <c r="E74" t="s">
+        <v>253</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H74" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>294</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D75" t="s">
+        <v>252</v>
+      </c>
+      <c r="E75" t="s">
+        <v>253</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H75" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>297</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" t="s">
+        <v>252</v>
+      </c>
+      <c r="E76" t="s">
+        <v>253</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>76</v>
+      </c>
+      <c r="D77" t="s">
+        <v>252</v>
+      </c>
+      <c r="E77" t="s">
+        <v>253</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H77" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>304</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>84</v>
+      </c>
+      <c r="D78" t="s">
+        <v>252</v>
+      </c>
+      <c r="E78" t="s">
+        <v>253</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>88</v>
+      </c>
+      <c r="D79" t="s">
+        <v>252</v>
+      </c>
+      <c r="E79" t="s">
+        <v>253</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>310</v>
+      </c>
+      <c r="D80" t="s">
+        <v>252</v>
+      </c>
+      <c r="E80" t="s">
+        <v>253</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>313</v>
+      </c>
+      <c r="D81" t="s">
+        <v>252</v>
+      </c>
+      <c r="E81" t="s">
+        <v>253</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H81" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>316</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>317</v>
+      </c>
+      <c r="D82" t="s">
+        <v>252</v>
+      </c>
+      <c r="E82" t="s">
+        <v>253</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H82" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>320</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>321</v>
+      </c>
+      <c r="D83" t="s">
+        <v>252</v>
+      </c>
+      <c r="E83" t="s">
+        <v>253</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H83" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>324</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>325</v>
+      </c>
+      <c r="D84" t="s">
+        <v>252</v>
+      </c>
+      <c r="E84" t="s">
+        <v>253</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H84" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>328</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>329</v>
+      </c>
+      <c r="D85" t="s">
+        <v>252</v>
+      </c>
+      <c r="E85" t="s">
+        <v>253</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H85" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>332</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>104</v>
+      </c>
+      <c r="D86" t="s">
+        <v>252</v>
+      </c>
+      <c r="E86" t="s">
+        <v>253</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H86" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>335</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>108</v>
+      </c>
+      <c r="D87" t="s">
+        <v>252</v>
+      </c>
+      <c r="E87" t="s">
+        <v>253</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H87" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>338</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>339</v>
+      </c>
+      <c r="D88" t="s">
+        <v>252</v>
+      </c>
+      <c r="E88" t="s">
+        <v>253</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H88" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>342</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>116</v>
+      </c>
+      <c r="D89" t="s">
+        <v>252</v>
+      </c>
+      <c r="E89" t="s">
+        <v>253</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H89" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>345</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>120</v>
+      </c>
+      <c r="D90" t="s">
+        <v>252</v>
+      </c>
+      <c r="E90" t="s">
+        <v>253</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H90" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>348</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>349</v>
+      </c>
+      <c r="D91" t="s">
+        <v>252</v>
+      </c>
+      <c r="E91" t="s">
+        <v>253</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H91" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>352</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>353</v>
+      </c>
+      <c r="D92" t="s">
+        <v>252</v>
+      </c>
+      <c r="E92" t="s">
+        <v>253</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H92" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>356</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>152</v>
+      </c>
+      <c r="D93" t="s">
+        <v>252</v>
+      </c>
+      <c r="E93" t="s">
+        <v>253</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H93" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>359</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>360</v>
+      </c>
+      <c r="D94" t="s">
+        <v>252</v>
+      </c>
+      <c r="E94" t="s">
+        <v>253</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>362</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>156</v>
+      </c>
+      <c r="D95" t="s">
+        <v>252</v>
+      </c>
+      <c r="E95" t="s">
+        <v>253</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H95" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>365</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>366</v>
+      </c>
+      <c r="D96" t="s">
+        <v>252</v>
+      </c>
+      <c r="E96" t="s">
+        <v>253</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H96" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>369</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>370</v>
+      </c>
+      <c r="D97" t="s">
+        <v>252</v>
+      </c>
+      <c r="E97" t="s">
+        <v>253</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H97" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" t="s">
+        <v>252</v>
+      </c>
+      <c r="E98" t="s">
+        <v>253</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H98" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>376</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>377</v>
+      </c>
+      <c r="D99" t="s">
+        <v>252</v>
+      </c>
+      <c r="E99" t="s">
+        <v>253</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H99" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>380</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>381</v>
+      </c>
+      <c r="D100" t="s">
+        <v>252</v>
+      </c>
+      <c r="E100" t="s">
+        <v>253</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H100" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>187</v>
+      </c>
+      <c r="D101" t="s">
+        <v>252</v>
+      </c>
+      <c r="E101" t="s">
+        <v>253</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H101" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>387</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>388</v>
+      </c>
+      <c r="D102" t="s">
+        <v>252</v>
+      </c>
+      <c r="E102" t="s">
+        <v>253</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H102" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>391</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>10</v>
       </c>
-      <c r="D67" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="D103" t="s">
+        <v>392</v>
+      </c>
+      <c r="E103" t="s">
+        <v>393</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H103" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2811,50 +4005,86 @@
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>