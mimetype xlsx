--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -51,883 +51,883 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1958/pl_001_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1958/pl_001_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Créditos Adicionais Suplementares.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1959/pl_002_cria_o_conselho_municipal_da_mulher.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1959/pl_002_cria_o_conselho_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1960/pl_003_politica_da_saude_bucal_do_municipio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1960/pl_003_politica_da_saude_bucal_do_municipio.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para a Implantação da politica de Saúde Bucal no Município de Carambeí a Da outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1961/pl_004_dispoe_sobre_o_atendimento_a_tercira_idade.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1961/pl_004_dispoe_sobre_o_atendimento_a_tercira_idade.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a política do atendimento a terceira idade e de outras providências.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1962/pl_005_institui_a_semana_de_orientacao_e_preven_03qiggF.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1962/pl_005_institui_a_semana_de_orientacao_e_preven_03qiggF.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Orientação e Prevenção da Gravidez na Adolescência e Dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1963/pl_006_institui_a_semana_do_aleitamento_materno.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1963/pl_006_institui_a_semana_do_aleitamento_materno.pdf</t>
   </si>
   <si>
     <t>Instituí a Semana de Aleitamento Materno e dá outras providências.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1970/pl_007_reserva_de_caixa_especial_para_gestantes.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1970/pl_007_reserva_de_caixa_especial_para_gestantes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de caixa especial para gestantes, deficientes físicos e idosos nos supermercados e estabelecimentos comercias e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1971/pl_008_torna_obrigatoria_a_plubicacao_do_nome_d_XiijgQL.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1971/pl_008_torna_obrigatoria_a_plubicacao_do_nome_d_XiijgQL.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicação do nome do Vereador na Lei, cujo projeto foi de sua autoria.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1976/pl_009_assegura_matricula_para_portadores_de_de_0MtkcCf.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1976/pl_009_assegura_matricula_para_portadores_de_de_0MtkcCf.pdf</t>
   </si>
   <si>
     <t>Assegura matrícula para portadores de deficiências locomotoras na Escola Publica municipal mais próxima de sua residência, no âmbito do Município.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1977/pl_010_equipara_pais_e_maes_adotivos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1977/pl_010_equipara_pais_e_maes_adotivos.pdf</t>
   </si>
   <si>
     <t>Equipara os Servidores Públicos Municipais, pais e mães adotivos, aos Servidores Públicos Municipais, pais e mães biológicos, para efeito de benefícios.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1978/pl_011_dispoe_sobre_a_prioridade_em_atendimento_np9cPQ7.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1978/pl_011_dispoe_sobre_a_prioridade_em_atendimento_np9cPQ7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito a prioridade de atendimento nos Postos de Saúde do Município , as pessoas idosas e aos portadores de deficiência mental ou física grave.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1979/pl_012_dispoe_ensino_de_nocoes_basicas_de_infor_MlmdOGC.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1979/pl_012_dispoe_ensino_de_nocoes_basicas_de_infor_MlmdOGC.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ensino de Noções Básicas de Informática nas Escolas do Município.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1980/pl_013_autoriza_fornecer_gratuitamente_medicame_7dqQzLv.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1980/pl_013_autoriza_fornecer_gratuitamente_medicame_7dqQzLv.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a fornecer, gratuitamente, os medicamentos e mesmos destinados ao tratamento e controle do diabetes.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1981/pl_014_torna_obriigatorio_a_execucoa_do_hino_de_b17e32J.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1981/pl_014_torna_obriigatorio_a_execucoa_do_hino_de_b17e32J.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a execução do Hino de Carambeí nas escolas municipais e em todas as solenidades cívicas no município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1982/pl_015_implanta_programa_de_combate_a_violencia_4Nn2Dvb.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1982/pl_015_implanta_programa_de_combate_a_violencia_4Nn2Dvb.pdf</t>
   </si>
   <si>
     <t>Implantar o Programa Municipal de Combate a Violência Doméstica, e dá outras Providências.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1983/pl_016_institui_programa_mulher_sadia.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1983/pl_016_institui_programa_mulher_sadia.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carambeí o Programa Mulher Sadia e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1984/pl_017_concede_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1984/pl_017_concede_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro a Associação dos Estudantes de Carambeí na forma que especifica.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1985/pl_020_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1985/pl_020_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  proceder a abertura de Créditos Adicionais Especiais.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1986/pl_021_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1986/pl_021_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de Créditos Adicionais Especiais.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1987/pl_022_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1987/pl_022_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1988/pl_023_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1988/pl_023_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a Poder Executivo Municipal a proceder a abertura de Créditos Adicionais Especiais.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1999/pl_024_implante_programa_de_orientacoa_primeiro_glOjE2v.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1999/pl_024_implante_programa_de_orientacoa_primeiro_glOjE2v.pdf</t>
   </si>
   <si>
     <t>Implanta em Carambeí, o Programa de Orientação, Primeiros Socorros e Prevenção de Acidentes a Idosos.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2000/pl_025_pocedimento_de_notificacao_da_violencia__OPOr9Ii.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2000/pl_025_pocedimento_de_notificacao_da_violencia__OPOr9Ii.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Procedimento de Notificação da Violência contra a Mulher atendida nos Postos de Saúde do Município.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2001/pl_026_fornecimetno_de_medicametos_pela_farmaci_c07tubR.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2001/pl_026_fornecimetno_de_medicametos_pela_farmaci_c07tubR.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de medicamentos pela Farmácia do Município a portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2002/pl_027_institui_verba_na_escola.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2002/pl_027_institui_verba_na_escola.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Verba na Escola e da outras providências.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2003/pl_028_declara_utilidade_publica_assec.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2003/pl_028_declara_utilidade_publica_assec.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Assec - Associação dos Estudantes de Carambeí".</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2004/pl_030_plano_de_carreira_e_de_remuneracao_do_magisterio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2004/pl_030_plano_de_carreira_e_de_remuneracao_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Sobre o Plano de Carreira e de Remuneração do Magistério Público do Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2005/pl_031_altera_a_lei_195_2001.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2005/pl_031_altera_a_lei_195_2001.pdf</t>
   </si>
   <si>
     <t>Altera Anexos da Lei Municipal n° 195/2001 e da outras providências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2006/pl_032_autoriza_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2006/pl_032_autoriza_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal conceder auxilio financeiro destinado á APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, na forma que_x000D_
 específica.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2007/pl_033_concede_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2007/pl_033_concede_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Concede auxilio financeiro à Associação dos Estudantes de Carambeí na forma que especifica.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2008/pl_034_cria_cargo_de_assistente_administrativo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2008/pl_034_cria_cargo_de_assistente_administrativo.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assistente Administrativo no âmbito da estrutura administrativa do Poder Executivo do Município de Carambeí, na forma que especifica.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2009/pl_035_autoriza_revisao_salarial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2009/pl_035_autoriza_revisao_salarial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder revisão salarial aos servidores municipais  sob na forma que especifica, e estabelece outras providências.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2010/pl_036_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2010/pl_036_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 098/98.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2011/pl_037_cria_cargo_de_assessor_juridico_ii.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2011/pl_037_cria_cargo_de_assessor_juridico_ii.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assessor Jurídico II no âmbito da estrutura administrativa do Poder Executivo do Município de Carambeí, na forma que especifica.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2012/pl_039_ldo_2005.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2012/pl_039_ldo_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração do Orçamento do Município de Carambeí, para a exercício de 2.005 e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2013/pl_040_autoriza_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2013/pl_040_autoriza_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxilio financeiro em beneficio da Instituição Albergue de Deus.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2046/pl_041_autoriza_firmar_convenio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2046/pl_041_autoriza_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio e dá outras providências.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2047/pl_042_autoriza_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2047/pl_042_autoriza_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder auxilio financeiro em beneficio da Associação Evangélica Creche Betel.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2049/pl_044_autoriza_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2049/pl_044_autoriza_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Conceder auxilio financeiro em beneficio da Instituição Escolar de Carambeí.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2070/pl_045_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2070/pl_045_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2111/pl_046_autoriza_criar_biblioteca_municipal.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2111/pl_046_autoriza_criar_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar a Biblioteca Pública Municipal de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2119/pl_047_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2119/pl_047_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 098/98, acrescendo 3 (três) vagas ao cargo de Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2120/pl_048_altera_a_lei_001_1997.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2120/pl_048_altera_a_lei_001_1997.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 28 da Lei Municipal nº 01, de 02/01/1997, na forma que especifica.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2136/pl_049_altera_a_lei_097_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2136/pl_049_altera_a_lei_097_98.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 97/98 e cria a FG - Função gratificada" para os Responsáveis pela Área de Epidemiologia.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2122/pl_050_autoriza_firmar_convenio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2122/pl_050_autoriza_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio, e estabelece outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2123/pl_051_altera_a_lei__175_2001.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2123/pl_051_altera_a_lei__175_2001.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 8º da Lei Municipal nº 175/2001, cria a FG - Função Gratificada.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2124/pl_052_concede_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2124/pl_052_concede_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro a Associação dos Pequenos Produtores de Leite de Catanduva de Fora na forma que especifica.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2125/pl_053_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2125/pl_053_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2126/pl_054_autoriza_credito_adicional_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2126/pl_054_autoriza_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera Anexo da Lei Municipal n° 195/2001.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2128/pl_056_altera_a_lei_293_03.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2128/pl_056_altera_a_lei_293_03.pdf</t>
   </si>
   <si>
     <t>Altera Anexo I da Lei Municipal nº 293/03.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2130/pl_057_autoriza_conceder_transporte_escolar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2130/pl_057_autoriza_conceder_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder auxílio ao transporte escolar aos alunos que frequentam Cursos Técnicos e Superiores em Ponta Grossa.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2131/pl_058_autoriza_instituir_normatizar_implantar_curso_pre_vertibular.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2131/pl_058_autoriza_instituir_normatizar_implantar_curso_pre_vertibular.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a instituir, normatizar e implantar o Curso Pré-Vestibular gratuito em Carambeí.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2134/pl_059_autoriza_firmar_convenio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2134/pl_059_autoriza_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com a Associação dos Estudantes de Carambeí.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2135/pl_060_autoriza_participacao_em_consorcio_intermunicipal_de_aterro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2135/pl_060_autoriza_participacao_em_consorcio_intermunicipal_de_aterro.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Carambeí no Consórcio Intermunicipal para Aterro Sanitário - CIAS e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2137/pl_063_fixa_o_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2137/pl_063_fixa_o_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Estabelece os Subsídios dos Vereadores, para a Legislatura 2005/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2138/pl_064_fixa_o_subsidio_do_prefeito.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2138/pl_064_fixa_o_subsidio_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e do Vice Prefeito Municipal, para a Legislatura 2005/2008 e dá outras  providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2152/pl_065_estima_receita_para_o_exercicio_de_2005.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2152/pl_065_estima_receita_para_o_exercicio_de_2005.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Carambeí para o Exercício Financeiro de 2005.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2153/pl_067_autorizar_outorgar_direito_de_uso.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2153/pl_067_autorizar_outorgar_direito_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal outorgar concessão de direito real de uso, sobre imóvel do patrimônio público municipal em favor da Empresa FOCAM Indústria e Comércio Ltda.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2154/pl_068_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2154/pl_068_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2155/pl_069_autoriza_doacao_de_bens_considerador_inserviveis.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2155/pl_069_autoriza_doacao_de_bens_considerador_inserviveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a doação dos bens considerados inservíveis, na forma que especifica.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2156/pl_070_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2156/pl_070_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Promove alterações no anexo I, da Lei nº 098/98, criando uma vaga para o cargo de Contador, na forma que especifica.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2157/pl_071_altera_a_lei_312_04.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2157/pl_071_altera_a_lei_312_04.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Municipal n° 312/04 que dispõe sobre a alteração do Anexo II que trata das gratificações de função.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2158/pl_072_altera_a_lei_312_04.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2158/pl_072_altera_a_lei_312_04.pdf</t>
   </si>
   <si>
     <t>Altera o art. 25 da Lei Municipal nº 312/04 que dispõe sobre a gratificação pelo exercício de docência com alunos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2160/pl_073_autoriza_alienacao_de_bem_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2160/pl_073_autoriza_alienacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem público.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2161/pl_074_autoriza_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2161/pl_074_autoriza_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza proceder a abertura de Crédito Adicional Suplementar no âmbito do Poder Legislativo do Município de Carambeí, na forma que especifica.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2162/pl_075_altera_a_lei_120_99.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2162/pl_075_altera_a_lei_120_99.pdf</t>
   </si>
   <si>
     <t>Altera a Artigo 18 da Lei Municipal sob a nº 120/99, e dá outras providências.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3278/projeto_de_resolucao_no_01_altera_a_resolucao_no_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3278/projeto_de_resolucao_no_01_altera_a_resolucao_no_04_98..pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV e V - Tabelas de Vencimento - na Resolução n” 004/ 98 - de 15 de setembro de 1998 - Desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3279/projeto_de_resolucao_no_02_credito_adicional_suplementar_40.00000...pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3279/projeto_de_resolucao_no_02_credito_adicional_suplementar_40.00000...pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar no valor de R$ 40.000,00 ( Quarenta mil reais).</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3384/resolucao_1_altera_anexos_resolucao_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3384/resolucao_1_altera_anexos_resolucao_04_98..pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV e V - Tabelas de Vencimento - na Resolução nº 004/98 - de 15 de setembro de 1998 -  desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3385/resolucao_2_credito_adicional_suplentar_40.00000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3385/resolucao_2_credito_adicional_suplentar_40.00000..pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1231,67 +1231,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1958/pl_001_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1959/pl_002_cria_o_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1960/pl_003_politica_da_saude_bucal_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1961/pl_004_dispoe_sobre_o_atendimento_a_tercira_idade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1962/pl_005_institui_a_semana_de_orientacao_e_preven_03qiggF.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1963/pl_006_institui_a_semana_do_aleitamento_materno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1970/pl_007_reserva_de_caixa_especial_para_gestantes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1971/pl_008_torna_obrigatoria_a_plubicacao_do_nome_d_XiijgQL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1976/pl_009_assegura_matricula_para_portadores_de_de_0MtkcCf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1977/pl_010_equipara_pais_e_maes_adotivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1978/pl_011_dispoe_sobre_a_prioridade_em_atendimento_np9cPQ7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1979/pl_012_dispoe_ensino_de_nocoes_basicas_de_infor_MlmdOGC.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1980/pl_013_autoriza_fornecer_gratuitamente_medicame_7dqQzLv.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1981/pl_014_torna_obriigatorio_a_execucoa_do_hino_de_b17e32J.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1982/pl_015_implanta_programa_de_combate_a_violencia_4Nn2Dvb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1983/pl_016_institui_programa_mulher_sadia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1984/pl_017_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1985/pl_020_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1986/pl_021_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1987/pl_022_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1988/pl_023_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1999/pl_024_implante_programa_de_orientacoa_primeiro_glOjE2v.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2000/pl_025_pocedimento_de_notificacao_da_violencia__OPOr9Ii.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2001/pl_026_fornecimetno_de_medicametos_pela_farmaci_c07tubR.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2002/pl_027_institui_verba_na_escola.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2003/pl_028_declara_utilidade_publica_assec.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2004/pl_030_plano_de_carreira_e_de_remuneracao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2005/pl_031_altera_a_lei_195_2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2006/pl_032_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2007/pl_033_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2008/pl_034_cria_cargo_de_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2009/pl_035_autoriza_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2010/pl_036_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2011/pl_037_cria_cargo_de_assessor_juridico_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2012/pl_039_ldo_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2013/pl_040_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2046/pl_041_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2047/pl_042_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2049/pl_044_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2070/pl_045_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2111/pl_046_autoriza_criar_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2119/pl_047_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2120/pl_048_altera_a_lei_001_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2136/pl_049_altera_a_lei_097_98.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2122/pl_050_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2123/pl_051_altera_a_lei__175_2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2124/pl_052_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2125/pl_053_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2126/pl_054_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2128/pl_056_altera_a_lei_293_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2130/pl_057_autoriza_conceder_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2131/pl_058_autoriza_instituir_normatizar_implantar_curso_pre_vertibular.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2134/pl_059_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2135/pl_060_autoriza_participacao_em_consorcio_intermunicipal_de_aterro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2137/pl_063_fixa_o_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2138/pl_064_fixa_o_subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2152/pl_065_estima_receita_para_o_exercicio_de_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2153/pl_067_autorizar_outorgar_direito_de_uso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2154/pl_068_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2155/pl_069_autoriza_doacao_de_bens_considerador_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2156/pl_070_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2157/pl_071_altera_a_lei_312_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2158/pl_072_altera_a_lei_312_04.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2160/pl_073_autoriza_alienacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2161/pl_074_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2162/pl_075_altera_a_lei_120_99.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3278/projeto_de_resolucao_no_01_altera_a_resolucao_no_04_98..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3279/projeto_de_resolucao_no_02_credito_adicional_suplementar_40.00000...pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3384/resolucao_1_altera_anexos_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3385/resolucao_2_credito_adicional_suplentar_40.00000..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1958/pl_001_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1959/pl_002_cria_o_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1960/pl_003_politica_da_saude_bucal_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1961/pl_004_dispoe_sobre_o_atendimento_a_tercira_idade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1962/pl_005_institui_a_semana_de_orientacao_e_preven_03qiggF.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1963/pl_006_institui_a_semana_do_aleitamento_materno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1970/pl_007_reserva_de_caixa_especial_para_gestantes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1971/pl_008_torna_obrigatoria_a_plubicacao_do_nome_d_XiijgQL.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1976/pl_009_assegura_matricula_para_portadores_de_de_0MtkcCf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1977/pl_010_equipara_pais_e_maes_adotivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1978/pl_011_dispoe_sobre_a_prioridade_em_atendimento_np9cPQ7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1979/pl_012_dispoe_ensino_de_nocoes_basicas_de_infor_MlmdOGC.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1980/pl_013_autoriza_fornecer_gratuitamente_medicame_7dqQzLv.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1981/pl_014_torna_obriigatorio_a_execucoa_do_hino_de_b17e32J.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1982/pl_015_implanta_programa_de_combate_a_violencia_4Nn2Dvb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1983/pl_016_institui_programa_mulher_sadia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1984/pl_017_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1985/pl_020_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1986/pl_021_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1987/pl_022_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1988/pl_023_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/1999/pl_024_implante_programa_de_orientacoa_primeiro_glOjE2v.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2000/pl_025_pocedimento_de_notificacao_da_violencia__OPOr9Ii.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2001/pl_026_fornecimetno_de_medicametos_pela_farmaci_c07tubR.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2002/pl_027_institui_verba_na_escola.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2003/pl_028_declara_utilidade_publica_assec.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2004/pl_030_plano_de_carreira_e_de_remuneracao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2005/pl_031_altera_a_lei_195_2001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2006/pl_032_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2007/pl_033_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2008/pl_034_cria_cargo_de_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2009/pl_035_autoriza_revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2010/pl_036_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2011/pl_037_cria_cargo_de_assessor_juridico_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2012/pl_039_ldo_2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2013/pl_040_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2046/pl_041_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2047/pl_042_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2049/pl_044_autoriza_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2070/pl_045_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2111/pl_046_autoriza_criar_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2119/pl_047_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2120/pl_048_altera_a_lei_001_1997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2136/pl_049_altera_a_lei_097_98.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2122/pl_050_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2123/pl_051_altera_a_lei__175_2001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2124/pl_052_concede_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2125/pl_053_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2126/pl_054_autoriza_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2128/pl_056_altera_a_lei_293_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2130/pl_057_autoriza_conceder_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2131/pl_058_autoriza_instituir_normatizar_implantar_curso_pre_vertibular.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2134/pl_059_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2135/pl_060_autoriza_participacao_em_consorcio_intermunicipal_de_aterro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2137/pl_063_fixa_o_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2138/pl_064_fixa_o_subsidio_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2152/pl_065_estima_receita_para_o_exercicio_de_2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2153/pl_067_autorizar_outorgar_direito_de_uso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2154/pl_068_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2155/pl_069_autoriza_doacao_de_bens_considerador_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2156/pl_070_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2157/pl_071_altera_a_lei_312_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2158/pl_072_altera_a_lei_312_04.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2160/pl_073_autoriza_alienacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2161/pl_074_autoriza_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/2162/pl_075_altera_a_lei_120_99.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3278/projeto_de_resolucao_no_01_altera_a_resolucao_no_04_98..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3279/projeto_de_resolucao_no_02_credito_adicional_suplementar_40.00000...pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3384/resolucao_1_altera_anexos_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2004/3385/resolucao_2_credito_adicional_suplentar_40.00000..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="161.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>