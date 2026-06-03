--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -51,768 +51,768 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2166/pl_001_altera_a_lei_163_01.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2166/pl_001_altera_a_lei_163_01.pdf</t>
   </si>
   <si>
     <t>Altera a artigo 1º da Lei Municipal n° 163/2001.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2167/pl_002_altera_a_lei_164_01.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2167/pl_002_altera_a_lei_164_01.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Municipal nº 164/2001.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2168/pl_003_altera_a_lei_165_01.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2168/pl_003_altera_a_lei_165_01.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Municipal n° 165/2001.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2169/pl_004_altera_a_lei_140_00.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2169/pl_004_altera_a_lei_140_00.pdf</t>
   </si>
   <si>
     <t>Altera a artigo 1º da Lei Municipal n° 140/2000.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2170/pl_005_altera_a_lei_166_2001.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2170/pl_005_altera_a_lei_166_2001.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Municipal n° 166/2001.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2171/pl_007_autoriza_doacao.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2171/pl_007_autoriza_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a doação de bens imóveis.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2172/pl_008_autoriza_conceder_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2172/pl_008_autoriza_conceder_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder auxílio financeiro a entidade religiosa.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2173/pl_009_institui_concurso_literario_infantil.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2173/pl_009_institui_concurso_literario_infantil.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Literário Estudantil.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2174/pl_010_dispoe_sobre_o_prezo_de_validade_de_certidoes_negativas_de_debito.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2174/pl_010_dispoe_sobre_o_prezo_de_validade_de_certidoes_negativas_de_debito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo de validade de certidões negativas de débitos municipais.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2175/pl_011_criar_o_programa_patrimonio_verde.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2175/pl_011_criar_o_programa_patrimonio_verde.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Patrimônio Verde.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2177/pl_013_institui_o_regime_de_adiantamento.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2177/pl_013_institui_o_regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Adiantamentos, estabelece normas para o pagamento de pequenas despesas no Município de Carambeí e dá outras providências.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2178/pl_014_abre_credito_adicinal_especial.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2178/pl_014_abre_credito_adicinal_especial.pdf</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2179/pl_015_dispoe_sobre_o_itbi.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2179/pl_015_dispoe_sobre_o_itbi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na forma da cobrança do Imposto sobre a Transmissão de Bens Imóveis - ITBI.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2180/pl_016_institui_o_programa_refisc.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2180/pl_016_institui_o_programa_refisc.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Recuperação Fiscal de Carambeí - REFISC e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2181/pl_017_autoriza_incentivo_a_arrecadacao_de_tributos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2181/pl_017_autoriza_incentivo_a_arrecadacao_de_tributos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a instituir promoção objetivando o incentivo a arrecadação de tributos e rendas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2182/pl_018_instirui_conselho_municipal_antidrogas.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2182/pl_018_instirui_conselho_municipal_antidrogas.pdf</t>
   </si>
   <si>
     <t>Institui no município de Carambeí o Conselho Municipal Antidrogas (COMAD).</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2183/pl_019_autoriza_a_conceder_transporte_escolar_gratuito.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2183/pl_019_autoriza_a_conceder_transporte_escolar_gratuito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder transporte escolar gratuito aos alunos da Escola Evangélica de Carambeí.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2184/pl_021_altera_a_lei_186_2001.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2184/pl_021_altera_a_lei_186_2001.pdf</t>
   </si>
   <si>
     <t>Altera a artigo 1º da Lei Municipal n° 186/2001.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2185/pl_022_altera_a_lei_098_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2185/pl_022_altera_a_lei_098_98.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal 098/98.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2186/pl_023_altera_a_lei_081_98.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2186/pl_023_altera_a_lei_081_98.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Municipal n° 081/98.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2187/pl_024_altera_a_lei_001_97.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2187/pl_024_altera_a_lei_001_97.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 001/97 e cria cargos de provimento em Comissão.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2188/pl_025_autoriza_a_desafetacao_de_bem_de_uso_comum.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2188/pl_025_autoriza_a_desafetacao_de_bem_de_uso_comum.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bem de uso comum do povo para construção e regularização da Entidade Escolar.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2189/pl_026_altera_a_lei_210_02.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2189/pl_026_altera_a_lei_210_02.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 210/02.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2190/pl_028_ldo_2003.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2190/pl_028_ldo_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração do Orçamento do Município de Carambeí/Pr para o exercício financeiro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a abertura de créditos adicionais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2201/pl_030_autoriza_a_conceder_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2201/pl_030_autoriza_a_conceder_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a Entidades Assistenciais do Município.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2192/pl_031_institui_central_de_atendimento_a_usuarios_do_servico_de_transporte_escolar.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2192/pl_031_institui_central_de_atendimento_a_usuarios_do_servico_de_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Institui Central de Atendimento a usuários do Serviço de Transporte Escolar.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Obriga limpeza e desinfecção periódica de reservatório de água.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2194/pl_033_dispoe_sobre_o_funcionamento__dos_centros_de_eduacao_infantil.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2194/pl_033_dispoe_sobre_o_funcionamento__dos_centros_de_eduacao_infantil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento dos Centros de Educação Infantil mantidos pelo Município nos períodos de recesso escolar.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2195/pl_035_autoriza_firmar_convenio.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2195/pl_035_autoriza_firmar_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2196/pl_036_altera_a_lei_210_e_217_de_2002.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2196/pl_036_altera_a_lei_210_e_217_de_2002.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal nº 210 de 02 de Abril de 2002 e Lei Municipal nº 217 de 24 de abril de 2002.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2197/pl_046_autoriza_participar_do_copati.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2197/pl_046_autoriza_participar_do_copati.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a participar do Consórcio Intermunicipal para Proteção Ambiental da Bacia do Rio Tibagi - COPATI e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2198/pl_047_altera_a_lei_199_2002.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2198/pl_047_altera_a_lei_199_2002.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei n° 199/2002.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2199/pl_048_autoriza_a_conceder_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2199/pl_048_autoriza_a_conceder_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro para a Associação Assistencial Novo Mundo (Lar Santo Antônio).</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2200/pl_049_autoriza_a_conceder_auxilio_financeiro.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2200/pl_049_autoriza_a_conceder_auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro para a Associação Parque Histórico de Carambeí - PR.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2202/pl_051_autoriza_a_firmar_convenio_com_o_conselho_comunitario_de_carambei.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2202/pl_051_autoriza_a_firmar_convenio_com_o_conselho_comunitario_de_carambei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar convênio com o Conselho Comunitário de Segurança de Carambeí.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Programa do Voluntariado Paranaense  (PROVOPAR) Ação Social - Município de Carambeí.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2208/pl_053_autorizo_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2208/pl_053_autorizo_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder abertura de Créditos Adicionais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2209/pl_055_dispoe_sobre_o_plano_incentivo.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2209/pl_055_dispoe_sobre_o_plano_incentivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piano de incentivo empresarial, visando estimular a geração do emprego e renda, suprir aos setores deficientes da cadeia produtiva e de serviços no âmbito municipal.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2211/pl_056_estima_o_orcamento_para_o_exercicio_de_2003.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2211/pl_056_estima_o_orcamento_para_o_exercicio_de_2003.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Carambeí-Paraná o Exercício Financeiro de 2003.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2212/pl_057_concede_titulo_honorario.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2212/pl_057_concede_titulo_honorario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Senhora Cornelly Veth.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2213/pl_058_concede_titulo_honorario.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2213/pl_058_concede_titulo_honorario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Senhora Maria Aparecida Bonfim Martins.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2214/pl_059_implementar_o_p_s_h.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2214/pl_059_implementar_o_p_s_h.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a desenvolver ações para implementar o Programa de Subsídio à Habitação de Interesse Social - PSH, criado pela Medida Provisória 2.212 de 30.08.2001, regulamentada pelo Decreto 4.156 de 11/03/2002, nas condições definidas na Portaria Conjunta 9 de 30/04/2002 da STN/MF e SEDU/PR.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2215/pl_060_autoriza_a_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2215/pl_060_autoriza_a_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de bem público e autoriza alienação.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2216/pl_061_autoriza_a_desafetacao_e_alienacao_de_bens_publicos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2216/pl_061_autoriza_a_desafetacao_e_alienacao_de_bens_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e alienação de bens públicos.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2217/pl_062_autoriza_internet_graturita_em_predios_publicos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2217/pl_062_autoriza_internet_graturita_em_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder autorização para implantação de Tecnologia de rede sem fio por satélite para implantação de Internet Gratuita em todos os prédios públicos do Município.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2218/pl_063_autoriza_credito_adicional.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2218/pl_063_autoriza_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a abertura dos créditos adicionais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2222/pl_064_altera_o_metro_quadradro_dos_terrenos.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2222/pl_064_altera_o_metro_quadradro_dos_terrenos.pdf</t>
   </si>
   <si>
     <t>Altera o valor do metro quadrado dos terrenos da área urbana e inclui novos itens na Planta Genérica de Valores Imobiliários para fins de IPTU e ITBI.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2223/pl_065_institui_contribuicao_para_custeio_da_iluminacao_eletrica.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2223/pl_065_institui_contribuicao_para_custeio_da_iluminacao_eletrica.pdf</t>
   </si>
   <si>
     <t>Institui no Município - contribuição para Custeio de Iluminação Pública - CIP - e dá outras providências.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3270/projeto_de_resolucao_no_1_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3270/projeto_de_resolucao_no_1_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002..pdf</t>
   </si>
   <si>
     <t>Denega o recurso interposto pelo Vereador Sérgio Rodrigues da Luz referente nomeação da Comissão Especial para estudos do Regimento Interno.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3271/projeto_de_resolucao_no_2_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002_balancetes_dez_2001..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3271/projeto_de_resolucao_no_2_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002_balancetes_dez_2001..pdf</t>
   </si>
   <si>
     <t>Denega o recurso interposto no dia 25 de Fevereiro pelo Vereador Sérgio Rodrigues da Luz referente aos balancetes dos meses de Dezembro/2001 e Janeiro/2002.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3272/projeto_de_resolucao_no_3__-_altera_resolucao_no_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3272/projeto_de_resolucao_no_3__-_altera_resolucao_no_04_98..pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV e V - Tabelas de Vencimento - na Resolução n° 004/98 - de 15 de setembro de 1998 - Desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3273/projeto_de_resolucao_no_4_-_altera_o_art_75_do_regimento_interno_resolucao_01_2001..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3273/projeto_de_resolucao_no_4_-_altera_o_art_75_do_regimento_interno_resolucao_01_2001..pdf</t>
   </si>
   <si>
     <t>Altera o artigo 75 do Regimento Interno na redação objeto da Resolução nº 01/2001.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3274/projeto_de_resolucao_no_5_-_ratificar_a_criacao_de_avaliacao_desempenho_servidores..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3274/projeto_de_resolucao_no_5_-_ratificar_a_criacao_de_avaliacao_desempenho_servidores..pdf</t>
   </si>
   <si>
     <t>Ratificar a criação da Comissão de Avaliação do desempenho dos Servidores Concursados - Resolução 001/99 de 13/04/99.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3275/projeto_de_resolucao_no_6_-_denuncia_partido_pmdb..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3275/projeto_de_resolucao_no_6_-_denuncia_partido_pmdb..pdf</t>
   </si>
   <si>
     <t>Recebe denúncia do Partido Político - PMDB - por seu Presidente Bart Janssen - Eleitor qualificado.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3276/projeto_de_resolucao_no_8_-_relatorio_final_da_cei_com_parecer_correlato..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3276/projeto_de_resolucao_no_8_-_relatorio_final_da_cei_com_parecer_correlato..pdf</t>
   </si>
   <si>
     <t>Aprova Relatório Final da Comissão Especial de Investigação, com Parecer correlato.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3277/projeto_de_resolucao_no_9_-_credito_adicional_suplementar_208.50000..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3277/projeto_de_resolucao_no_9_-_credito_adicional_suplementar_208.50000..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 208.500,00.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3358/resolucao_1_adequacao_periodo_sessoes_ordinarias_setembro..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3358/resolucao_1_adequacao_periodo_sessoes_ordinarias_setembro..pdf</t>
   </si>
   <si>
     <t>Delibera sobre adequação do período de Sessões Ordinárias do corrente mês de setembro, ano Legislativo 2002.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3359/resolucao_2_concessao_de_vantagem_a_servidor..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3359/resolucao_2_concessao_de_vantagem_a_servidor..pdf</t>
   </si>
   <si>
     <t>Aprova concessão de vantagem à servidor desta Câmara Municipal.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3360/resolucao_3_altera_anexos_resolucao_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3360/resolucao_3_altera_anexos_resolucao_04_98..pdf</t>
   </si>
   <si>
     <t>Altera os Anexos IV e V - Tabelas de Vencimento - na Resolução nº 004/98 - de 15 de setembro de 1998 - Desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3361/resolucao_4_altera_artigo_75_do_regimento_interno..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3361/resolucao_4_altera_artigo_75_do_regimento_interno..pdf</t>
   </si>
   <si>
     <t>Altera o artigo 75 do Regimento Interno na redação objeto da Resolução 001/2001.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3362/resolucao_5_ratificar_a_criacao_da_comissao_de_avaliacao_servidores..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3362/resolucao_5_ratificar_a_criacao_da_comissao_de_avaliacao_servidores..pdf</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3363/resolucao_7_edificacao_do_predio_sede_da_camara_municipal..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3363/resolucao_7_edificacao_do_predio_sede_da_camara_municipal..pdf</t>
   </si>
   <si>
     <t>Autorizar a edificação do prédio/sede da Câmara Municipal, em imóvel próprio.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3364/resolucao_8_aprova_relatorio_final_cei_parecer_correlato..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3364/resolucao_8_aprova_relatorio_final_cei_parecer_correlato..pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1116,67 +1116,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2166/pl_001_altera_a_lei_163_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2167/pl_002_altera_a_lei_164_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2168/pl_003_altera_a_lei_165_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2169/pl_004_altera_a_lei_140_00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2170/pl_005_altera_a_lei_166_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2171/pl_007_autoriza_doacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2172/pl_008_autoriza_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2173/pl_009_institui_concurso_literario_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2174/pl_010_dispoe_sobre_o_prezo_de_validade_de_certidoes_negativas_de_debito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2175/pl_011_criar_o_programa_patrimonio_verde.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2177/pl_013_institui_o_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2178/pl_014_abre_credito_adicinal_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2179/pl_015_dispoe_sobre_o_itbi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2180/pl_016_institui_o_programa_refisc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2181/pl_017_autoriza_incentivo_a_arrecadacao_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2182/pl_018_instirui_conselho_municipal_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2183/pl_019_autoriza_a_conceder_transporte_escolar_gratuito.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2184/pl_021_altera_a_lei_186_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2185/pl_022_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2186/pl_023_altera_a_lei_081_98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2187/pl_024_altera_a_lei_001_97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2188/pl_025_autoriza_a_desafetacao_de_bem_de_uso_comum.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2189/pl_026_altera_a_lei_210_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2190/pl_028_ldo_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2201/pl_030_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2192/pl_031_institui_central_de_atendimento_a_usuarios_do_servico_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2194/pl_033_dispoe_sobre_o_funcionamento__dos_centros_de_eduacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2195/pl_035_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2196/pl_036_altera_a_lei_210_e_217_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2197/pl_046_autoriza_participar_do_copati.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2198/pl_047_altera_a_lei_199_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2199/pl_048_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2200/pl_049_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2202/pl_051_autoriza_a_firmar_convenio_com_o_conselho_comunitario_de_carambei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2208/pl_053_autorizo_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2209/pl_055_dispoe_sobre_o_plano_incentivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2211/pl_056_estima_o_orcamento_para_o_exercicio_de_2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2212/pl_057_concede_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2213/pl_058_concede_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2214/pl_059_implementar_o_p_s_h.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2215/pl_060_autoriza_a_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2216/pl_061_autoriza_a_desafetacao_e_alienacao_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2217/pl_062_autoriza_internet_graturita_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2218/pl_063_autoriza_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2222/pl_064_altera_o_metro_quadradro_dos_terrenos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2223/pl_065_institui_contribuicao_para_custeio_da_iluminacao_eletrica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3270/projeto_de_resolucao_no_1_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3271/projeto_de_resolucao_no_2_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002_balancetes_dez_2001..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3272/projeto_de_resolucao_no_3__-_altera_resolucao_no_04_98..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3273/projeto_de_resolucao_no_4_-_altera_o_art_75_do_regimento_interno_resolucao_01_2001..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3274/projeto_de_resolucao_no_5_-_ratificar_a_criacao_de_avaliacao_desempenho_servidores..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3275/projeto_de_resolucao_no_6_-_denuncia_partido_pmdb..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3276/projeto_de_resolucao_no_8_-_relatorio_final_da_cei_com_parecer_correlato..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3277/projeto_de_resolucao_no_9_-_credito_adicional_suplementar_208.50000..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3358/resolucao_1_adequacao_periodo_sessoes_ordinarias_setembro..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3359/resolucao_2_concessao_de_vantagem_a_servidor..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3360/resolucao_3_altera_anexos_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3361/resolucao_4_altera_artigo_75_do_regimento_interno..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3362/resolucao_5_ratificar_a_criacao_da_comissao_de_avaliacao_servidores..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3363/resolucao_7_edificacao_do_predio_sede_da_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3364/resolucao_8_aprova_relatorio_final_cei_parecer_correlato..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2166/pl_001_altera_a_lei_163_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2167/pl_002_altera_a_lei_164_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2168/pl_003_altera_a_lei_165_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2169/pl_004_altera_a_lei_140_00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2170/pl_005_altera_a_lei_166_2001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2171/pl_007_autoriza_doacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2172/pl_008_autoriza_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2173/pl_009_institui_concurso_literario_infantil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2174/pl_010_dispoe_sobre_o_prezo_de_validade_de_certidoes_negativas_de_debito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2175/pl_011_criar_o_programa_patrimonio_verde.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2177/pl_013_institui_o_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2178/pl_014_abre_credito_adicinal_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2179/pl_015_dispoe_sobre_o_itbi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2180/pl_016_institui_o_programa_refisc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2181/pl_017_autoriza_incentivo_a_arrecadacao_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2182/pl_018_instirui_conselho_municipal_antidrogas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2183/pl_019_autoriza_a_conceder_transporte_escolar_gratuito.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2184/pl_021_altera_a_lei_186_2001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2185/pl_022_altera_a_lei_098_98.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2186/pl_023_altera_a_lei_081_98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2187/pl_024_altera_a_lei_001_97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2188/pl_025_autoriza_a_desafetacao_de_bem_de_uso_comum.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2189/pl_026_altera_a_lei_210_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2190/pl_028_ldo_2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2201/pl_030_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2192/pl_031_institui_central_de_atendimento_a_usuarios_do_servico_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2194/pl_033_dispoe_sobre_o_funcionamento__dos_centros_de_eduacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2195/pl_035_autoriza_firmar_convenio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2196/pl_036_altera_a_lei_210_e_217_de_2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2197/pl_046_autoriza_participar_do_copati.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2198/pl_047_altera_a_lei_199_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2199/pl_048_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2200/pl_049_autoriza_a_conceder_auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2202/pl_051_autoriza_a_firmar_convenio_com_o_conselho_comunitario_de_carambei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2208/pl_053_autorizo_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2209/pl_055_dispoe_sobre_o_plano_incentivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2211/pl_056_estima_o_orcamento_para_o_exercicio_de_2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2212/pl_057_concede_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2213/pl_058_concede_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2214/pl_059_implementar_o_p_s_h.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2215/pl_060_autoriza_a_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2216/pl_061_autoriza_a_desafetacao_e_alienacao_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2217/pl_062_autoriza_internet_graturita_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2218/pl_063_autoriza_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2222/pl_064_altera_o_metro_quadradro_dos_terrenos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/2223/pl_065_institui_contribuicao_para_custeio_da_iluminacao_eletrica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3270/projeto_de_resolucao_no_1_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3271/projeto_de_resolucao_no_2_-_denega_recurso_interposto_no_dia_25_de_fevereiro_de_2002_balancetes_dez_2001..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3272/projeto_de_resolucao_no_3__-_altera_resolucao_no_04_98..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3273/projeto_de_resolucao_no_4_-_altera_o_art_75_do_regimento_interno_resolucao_01_2001..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3274/projeto_de_resolucao_no_5_-_ratificar_a_criacao_de_avaliacao_desempenho_servidores..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3275/projeto_de_resolucao_no_6_-_denuncia_partido_pmdb..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3276/projeto_de_resolucao_no_8_-_relatorio_final_da_cei_com_parecer_correlato..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3277/projeto_de_resolucao_no_9_-_credito_adicional_suplementar_208.50000..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3358/resolucao_1_adequacao_periodo_sessoes_ordinarias_setembro..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3359/resolucao_2_concessao_de_vantagem_a_servidor..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3360/resolucao_3_altera_anexos_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3361/resolucao_4_altera_artigo_75_do_regimento_interno..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3362/resolucao_5_ratificar_a_criacao_da_comissao_de_avaliacao_servidores..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3363/resolucao_7_edificacao_do_predio_sede_da_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2002/3364/resolucao_8_aprova_relatorio_final_cei_parecer_correlato..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>