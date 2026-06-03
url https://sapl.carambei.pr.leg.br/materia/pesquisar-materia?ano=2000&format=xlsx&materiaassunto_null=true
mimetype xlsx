--- v0 (2026-02-02)
+++ v1 (2026-06-03)
@@ -51,324 +51,324 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3599/projeto_de_decreto_no_01_convenvio_firmado_entre_municipio_e_delegacia..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3599/projeto_de_decreto_no_01_convenvio_firmado_entre_municipio_e_delegacia..pdf</t>
   </si>
   <si>
     <t>Referenda convênio firmado entre o Município e a Delegacia de Polícia Civil de Carambeí.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3600/projeto_de_decreto_no_02_convenio_firmado_entre_o_municipio_e_o_conselho_da_comunidade_comarca_de_casrtro..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3600/projeto_de_decreto_no_02_convenio_firmado_entre_o_municipio_e_o_conselho_da_comunidade_comarca_de_casrtro..pdf</t>
   </si>
   <si>
     <t>Referenda convênio firmado entre o Município e o Conselho da Comunidade da Comarca de Castro.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3601/projeto_de_decreto_no_03_convenio_firmado_entre_prefeitura_e_aproec..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3601/projeto_de_decreto_no_03_convenio_firmado_entre_prefeitura_e_aproec..pdf</t>
   </si>
   <si>
     <t>Referenda convênio firmado entre a Prefeitura Municipal de Carambeí e a Associação de Proteção ao Excepcional de Carambei - APROEC.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3602/projeto_de_decreto_no_04_convenio_firmado_entre_prefeitura_e_creche_betel..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3602/projeto_de_decreto_no_04_convenio_firmado_entre_prefeitura_e_creche_betel..pdf</t>
   </si>
   <si>
     <t>Referenda convênio firmado entre a Prefeitura Municipal de Carambeí e a Associação de Assistência Social Evangélica de Carambeí - Creche Betei.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/</t>
+    <t>http://sapl.carambei.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Referenda convênio firmado entre o Município e a Creche - Ação Social São Judas Tadeu de Boqueirão.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2145/pl_002_autoriza_firmar_convenio_com_o_conselho_comunitario_de_seguranca.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2145/pl_002_autoriza_firmar_convenio_com_o_conselho_comunitario_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar convênio com o Conselho Comunitário de Segurança de Carambeí.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2146/pl_003_declara_utlidade_publica_aproec.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2146/pl_003_declara_utlidade_publica_aproec.pdf</t>
   </si>
   <si>
     <t>Fica declarada de Utilidade Pública a APROEC - Associação de Proteção ao Excepcional de Carambeí.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2147/pl_004_cria_modalidade_para_exclusao_e_isencao_de_iptu.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2147/pl_004_cria_modalidade_para_exclusao_e_isencao_de_iptu.pdf</t>
   </si>
   <si>
     <t>Cria a modalidade para a exclusão e inserção de IPTU, no Município de Carambeí.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Concede Titulo de Honra ao Mérito ao Senhor Willem de Geus.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2149/pl_006_autoriza_receber_doacao_de_imovel.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2149/pl_006_autoriza_receber_doacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber imóvel em doação.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2150/pl_007_ldo_2001.pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2150/pl_007_ldo_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração do orçamento do Município de Carambeí para o exercício de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2963/plo_08_autoriza_o_artigo_1_da_lei_municipal_n_009-1997..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2963/plo_08_autoriza_o_artigo_1_da_lei_municipal_n_009-1997..pdf</t>
   </si>
   <si>
     <t>Altera a artigo 1º da Lei Municipal nº 009/1997.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2964/plo_09_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_financeiro_a_entidades_assistenciais_do_municipio..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2964/plo_09_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_financeiro_a_entidades_assistenciais_do_municipio..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a entidades assistenciais do Município.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2965/plo_10_dispoe_sobre_a_coleta_seletiva_e_diferenciada_de_residuos_solidos_reaproveitaveis_e_reciclaveis..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2965/plo_10_dispoe_sobre_a_coleta_seletiva_e_diferenciada_de_residuos_solidos_reaproveitaveis_e_reciclaveis..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta seletiva e diferenciada de  resíduos sólidos, reaproveitáveis e recicláveis e dá outras providências.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Assistencial Novo Mundo.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2968/plo_12_altera_o_anexo_i_da_lei_municipal_098-98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2968/plo_12_altera_o_anexo_i_da_lei_municipal_098-98..pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal 098/98.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2969/plo_13_autoriza_o_poder_executivo_municipal_participar_de_consorcio_intermunicipal..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2969/plo_13_autoriza_o_poder_executivo_municipal_participar_de_consorcio_intermunicipal..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal participar de Consórcio Intermunicipal e dá outras providências.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3251/projeto_de_resolucao_no_1_altera_o_anexo_i_da_resolucao_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3251/projeto_de_resolucao_no_1_altera_o_anexo_i_da_resolucao_04_98..pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Resolução 004/98.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3252/projeto_de_resolucao_no_2_autoriza_aquisicao_imovel_sede_propria_camara..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3252/projeto_de_resolucao_no_2_autoriza_aquisicao_imovel_sede_propria_camara..pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de bem imóvel para sede do Poder Legislativo.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3253/projeto_de_resolucao_no_3_reivindicacao_judicial_contribuicao_previdenciaria..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3253/projeto_de_resolucao_no_3_reivindicacao_judicial_contribuicao_previdenciaria..pdf</t>
   </si>
   <si>
     <t>Resolve sobre reivindicação judicial relativa a contribuição previdenciária dos Vereadores e repasse de duodécimo.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3254/projeto_de_resolucao_no_4_preservacao_galeria_membros_legislativo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3254/projeto_de_resolucao_no_4_preservacao_galeria_membros_legislativo..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação da representatividade da Galeria de Membros desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3255/projeto_de_resolucao_no_5_credito_adicional_suplementar_11.00000...pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3255/projeto_de_resolucao_no_5_credito_adicional_suplementar_11.00000...pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 11.000,00.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3256/projeto_de_resolucao_no_6_aquisicao_imovel_urbano_para_sede_propria..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3256/projeto_de_resolucao_no_6_aquisicao_imovel_urbano_para_sede_propria..pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel urbano para a sede própria do Legislativo.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3336/resolucao_1_altera_o_anexo_i_da_resolucao_04_98..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3336/resolucao_1_altera_o_anexo_i_da_resolucao_04_98..pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Resolução nº 004/98.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3337/resolucao_2_participacao_de_vereadores_e_funcionarios_no_curso_tribunal_de_contas..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3337/resolucao_2_participacao_de_vereadores_e_funcionarios_no_curso_tribunal_de_contas..pdf</t>
   </si>
   <si>
     <t>Autoriza a participação de Vereadores Funcionários no Curso de Treinamento de agentes público promovido pelo Tribunal de Contas do Paraná.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3338/resolucao_3_reivindicacao_judicial_contribuicao_previdenciaria_vereadores_e_repasse_duoecimo..pdf</t>
+    <t>http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3338/resolucao_3_reivindicacao_judicial_contribuicao_previdenciaria_vereadores_e_repasse_duoecimo..pdf</t>
   </si>
   <si>
     <t>Resolve sobre reivindicação judicial relativa contribuição previdenciária dos Vereadores e repasse de duodécimo.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -678,67 +678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3599/projeto_de_decreto_no_01_convenvio_firmado_entre_municipio_e_delegacia..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3600/projeto_de_decreto_no_02_convenio_firmado_entre_o_municipio_e_o_conselho_da_comunidade_comarca_de_casrtro..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3601/projeto_de_decreto_no_03_convenio_firmado_entre_prefeitura_e_aproec..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3602/projeto_de_decreto_no_04_convenio_firmado_entre_prefeitura_e_creche_betel..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2145/pl_002_autoriza_firmar_convenio_com_o_conselho_comunitario_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2146/pl_003_declara_utlidade_publica_aproec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2147/pl_004_cria_modalidade_para_exclusao_e_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2149/pl_006_autoriza_receber_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2150/pl_007_ldo_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2963/plo_08_autoriza_o_artigo_1_da_lei_municipal_n_009-1997..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2964/plo_09_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_financeiro_a_entidades_assistenciais_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2965/plo_10_dispoe_sobre_a_coleta_seletiva_e_diferenciada_de_residuos_solidos_reaproveitaveis_e_reciclaveis..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2968/plo_12_altera_o_anexo_i_da_lei_municipal_098-98..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2969/plo_13_autoriza_o_poder_executivo_municipal_participar_de_consorcio_intermunicipal..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3251/projeto_de_resolucao_no_1_altera_o_anexo_i_da_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3252/projeto_de_resolucao_no_2_autoriza_aquisicao_imovel_sede_propria_camara..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3253/projeto_de_resolucao_no_3_reivindicacao_judicial_contribuicao_previdenciaria..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3254/projeto_de_resolucao_no_4_preservacao_galeria_membros_legislativo..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3255/projeto_de_resolucao_no_5_credito_adicional_suplementar_11.00000...pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3256/projeto_de_resolucao_no_6_aquisicao_imovel_urbano_para_sede_propria..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3336/resolucao_1_altera_o_anexo_i_da_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3337/resolucao_2_participacao_de_vereadores_e_funcionarios_no_curso_tribunal_de_contas..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3338/resolucao_3_reivindicacao_judicial_contribuicao_previdenciaria_vereadores_e_repasse_duoecimo..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3599/projeto_de_decreto_no_01_convenvio_firmado_entre_municipio_e_delegacia..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3600/projeto_de_decreto_no_02_convenio_firmado_entre_o_municipio_e_o_conselho_da_comunidade_comarca_de_casrtro..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3601/projeto_de_decreto_no_03_convenio_firmado_entre_prefeitura_e_aproec..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3602/projeto_de_decreto_no_04_convenio_firmado_entre_prefeitura_e_creche_betel..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2145/pl_002_autoriza_firmar_convenio_com_o_conselho_comunitario_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2146/pl_003_declara_utlidade_publica_aproec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2147/pl_004_cria_modalidade_para_exclusao_e_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2149/pl_006_autoriza_receber_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2150/pl_007_ldo_2001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2963/plo_08_autoriza_o_artigo_1_da_lei_municipal_n_009-1997..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2964/plo_09_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_financeiro_a_entidades_assistenciais_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2965/plo_10_dispoe_sobre_a_coleta_seletiva_e_diferenciada_de_residuos_solidos_reaproveitaveis_e_reciclaveis..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2968/plo_12_altera_o_anexo_i_da_lei_municipal_098-98..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/2969/plo_13_autoriza_o_poder_executivo_municipal_participar_de_consorcio_intermunicipal..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3251/projeto_de_resolucao_no_1_altera_o_anexo_i_da_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3252/projeto_de_resolucao_no_2_autoriza_aquisicao_imovel_sede_propria_camara..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3253/projeto_de_resolucao_no_3_reivindicacao_judicial_contribuicao_previdenciaria..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3254/projeto_de_resolucao_no_4_preservacao_galeria_membros_legislativo..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3255/projeto_de_resolucao_no_5_credito_adicional_suplementar_11.00000...pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3256/projeto_de_resolucao_no_6_aquisicao_imovel_urbano_para_sede_propria..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3336/resolucao_1_altera_o_anexo_i_da_resolucao_04_98..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3337/resolucao_2_participacao_de_vereadores_e_funcionarios_no_curso_tribunal_de_contas..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/sapl/public/materialegislativa/2000/3338/resolucao_3_reivindicacao_judicial_contribuicao_previdenciaria_vereadores_e_repasse_duoecimo..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carambei.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="131" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>