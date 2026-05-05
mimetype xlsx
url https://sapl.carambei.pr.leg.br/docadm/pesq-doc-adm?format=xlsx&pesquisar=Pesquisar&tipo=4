--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4416" uniqueCount="1504">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4650" uniqueCount="1558">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
@@ -4525,50 +4525,212 @@
     <t>Concessão de diária ao senhor Cleverson de Oliveira Santos.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>Concessão de diária a Sra Maria Luiza de Oliveira e Silva Taques.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>Concessão de diária ao Senhor Eclaiton Moreira Bueno.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>Revogar, à pedido da servidora Maria Luiza de O S Taques, a Portaria 39/2026.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>Autorizar a concessão de diária ao vereador Cleverson de Oliveira Santos.</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>5742</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao senhor Eclaiton Moreira Bueno.</t>
+  </si>
+  <si>
+    <t>5743</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao senhor Antonio Valdelino de Oliveira</t>
+  </si>
+  <si>
+    <t>5745</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao senhor Gustavo Marques Krelling.</t>
+  </si>
+  <si>
+    <t>5759</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao servidor Parailio Diniz Júnior.</t>
+  </si>
+  <si>
+    <t>5760</t>
+  </si>
+  <si>
+    <t>5761</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao Sr Sergio Luis de Oliveira.</t>
+  </si>
+  <si>
+    <t>5762</t>
+  </si>
+  <si>
+    <t>5763</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I, da Portaria nº 142/2025 de 01/10/2025.</t>
+  </si>
+  <si>
+    <t>5775</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>Revogar à pedido dos beneficiários as Portarias nº 47/2026 e nº 48/2026.</t>
+  </si>
+  <si>
+    <t>5799</t>
+  </si>
+  <si>
+    <t>Estabelece o expediente de trabalho de segunda a sexta feira das 13h às 19h.</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>5801</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao Sr Sergio Luís de Oliveira.</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>5806</t>
+  </si>
+  <si>
+    <t>Concede gratificação ao servidor Paraílio Diniz Junior conforme art. 75 da Lei Municipal nº 1.211/2017, alterada pela Lei Municipal nº 1.651/2026.</t>
+  </si>
+  <si>
+    <t>5807</t>
+  </si>
+  <si>
+    <t>Concede gratificação ao servidor Gustavo Marques Krelling para exercer a função de Ouvidor do Legislativo.</t>
+  </si>
+  <si>
+    <t>5808</t>
+  </si>
+  <si>
+    <t>5814</t>
+  </si>
+  <si>
+    <t>5815</t>
+  </si>
+  <si>
+    <t>Concessão de diária ao Sr Antonio Valdelino de Oliveira.</t>
+  </si>
+  <si>
+    <t>5816</t>
+  </si>
+  <si>
+    <t>5828</t>
+  </si>
+  <si>
+    <t>5829</t>
+  </si>
+  <si>
+    <t>5830</t>
+  </si>
+  <si>
+    <t>5831</t>
+  </si>
+  <si>
+    <t>5832</t>
+  </si>
+  <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>Designar a servidora efetiva Iris Regina Gaudencio da Silva como Fiscal na execução do Contrato nº 06/2026 decorrente do Processo Administrativo/Licitatório nº 004/2026 – Pregão Eletrônico nº 001/2026.</t>
+  </si>
+  <si>
+    <t>5834</t>
+  </si>
+  <si>
+    <t>5835</t>
+  </si>
+  <si>
+    <t>5844</t>
+  </si>
+  <si>
+    <t>Ponto facultativo o dia 20 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>5843</t>
+  </si>
+  <si>
+    <t>Revogar as Portarias nº 30/2026, nº 31/2026 e nº 32/2026.</t>
+  </si>
+  <si>
+    <t>5845</t>
+  </si>
+  <si>
+    <t>5846</t>
+  </si>
+  <si>
+    <t>5847</t>
+  </si>
+  <si>
+    <t>5848</t>
+  </si>
+  <si>
+    <t>5864</t>
+  </si>
+  <si>
+    <t>5865</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4860,51 +5022,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F736"/>
+  <dimension ref="A1:F775"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -19591,50 +19753,830 @@
       <c r="E735" t="s">
         <v>10</v>
       </c>
       <c r="F735" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
         <v>1502</v>
       </c>
       <c r="B736" t="s">
         <v>1432</v>
       </c>
       <c r="C736" t="s">
         <v>185</v>
       </c>
       <c r="D736" t="s">
         <v>9</v>
       </c>
       <c r="E736" t="s">
         <v>10</v>
       </c>
       <c r="F736" t="s">
         <v>1503</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C737" t="s">
+        <v>188</v>
+      </c>
+      <c r="D737" t="s">
+        <v>9</v>
+      </c>
+      <c r="E737" t="s">
+        <v>10</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C738" t="s">
+        <v>191</v>
+      </c>
+      <c r="D738" t="s">
+        <v>9</v>
+      </c>
+      <c r="E738" t="s">
+        <v>10</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6">
+      <c r="A739" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C739" t="s">
+        <v>194</v>
+      </c>
+      <c r="D739" t="s">
+        <v>9</v>
+      </c>
+      <c r="E739" t="s">
+        <v>10</v>
+      </c>
+      <c r="F739" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C740" t="s">
+        <v>197</v>
+      </c>
+      <c r="D740" t="s">
+        <v>9</v>
+      </c>
+      <c r="E740" t="s">
+        <v>10</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C741" t="s">
+        <v>200</v>
+      </c>
+      <c r="D741" t="s">
+        <v>9</v>
+      </c>
+      <c r="E741" t="s">
+        <v>10</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6">
+      <c r="A742" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C742" t="s">
+        <v>203</v>
+      </c>
+      <c r="D742" t="s">
+        <v>9</v>
+      </c>
+      <c r="E742" t="s">
+        <v>10</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C743" t="s">
+        <v>206</v>
+      </c>
+      <c r="D743" t="s">
+        <v>9</v>
+      </c>
+      <c r="E743" t="s">
+        <v>10</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6">
+      <c r="A744" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C744" t="s">
+        <v>209</v>
+      </c>
+      <c r="D744" t="s">
+        <v>9</v>
+      </c>
+      <c r="E744" t="s">
+        <v>10</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C745" t="s">
+        <v>212</v>
+      </c>
+      <c r="D745" t="s">
+        <v>9</v>
+      </c>
+      <c r="E745" t="s">
+        <v>10</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C746" t="s">
+        <v>215</v>
+      </c>
+      <c r="D746" t="s">
+        <v>9</v>
+      </c>
+      <c r="E746" t="s">
+        <v>10</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6">
+      <c r="A747" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C747" t="s">
+        <v>218</v>
+      </c>
+      <c r="D747" t="s">
+        <v>9</v>
+      </c>
+      <c r="E747" t="s">
+        <v>10</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="A748" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C748" t="s">
+        <v>221</v>
+      </c>
+      <c r="D748" t="s">
+        <v>9</v>
+      </c>
+      <c r="E748" t="s">
+        <v>10</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6">
+      <c r="A749" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C749" t="s">
+        <v>224</v>
+      </c>
+      <c r="D749" t="s">
+        <v>9</v>
+      </c>
+      <c r="E749" t="s">
+        <v>10</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6">
+      <c r="A750" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C750" t="s">
+        <v>227</v>
+      </c>
+      <c r="D750" t="s">
+        <v>9</v>
+      </c>
+      <c r="E750" t="s">
+        <v>10</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6">
+      <c r="A751" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C751" t="s">
+        <v>230</v>
+      </c>
+      <c r="D751" t="s">
+        <v>9</v>
+      </c>
+      <c r="E751" t="s">
+        <v>10</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6">
+      <c r="A752" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C752" t="s">
+        <v>233</v>
+      </c>
+      <c r="D752" t="s">
+        <v>9</v>
+      </c>
+      <c r="E752" t="s">
+        <v>10</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6">
+      <c r="A753" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C753" t="s">
+        <v>236</v>
+      </c>
+      <c r="D753" t="s">
+        <v>9</v>
+      </c>
+      <c r="E753" t="s">
+        <v>10</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6">
+      <c r="A754" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C754" t="s">
+        <v>238</v>
+      </c>
+      <c r="D754" t="s">
+        <v>9</v>
+      </c>
+      <c r="E754" t="s">
+        <v>10</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6">
+      <c r="A755" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C755" t="s">
+        <v>241</v>
+      </c>
+      <c r="D755" t="s">
+        <v>9</v>
+      </c>
+      <c r="E755" t="s">
+        <v>10</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6">
+      <c r="A756" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C756" t="s">
+        <v>243</v>
+      </c>
+      <c r="D756" t="s">
+        <v>9</v>
+      </c>
+      <c r="E756" t="s">
+        <v>10</v>
+      </c>
+      <c r="F756" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6">
+      <c r="A757" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C757" t="s">
+        <v>245</v>
+      </c>
+      <c r="D757" t="s">
+        <v>9</v>
+      </c>
+      <c r="E757" t="s">
+        <v>10</v>
+      </c>
+      <c r="F757" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6">
+      <c r="A758" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C758" t="s">
+        <v>247</v>
+      </c>
+      <c r="D758" t="s">
+        <v>9</v>
+      </c>
+      <c r="E758" t="s">
+        <v>10</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6">
+      <c r="A759" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C759" t="s">
+        <v>250</v>
+      </c>
+      <c r="D759" t="s">
+        <v>9</v>
+      </c>
+      <c r="E759" t="s">
+        <v>10</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C760" t="s">
+        <v>253</v>
+      </c>
+      <c r="D760" t="s">
+        <v>9</v>
+      </c>
+      <c r="E760" t="s">
+        <v>10</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C761" t="s">
+        <v>256</v>
+      </c>
+      <c r="D761" t="s">
+        <v>9</v>
+      </c>
+      <c r="E761" t="s">
+        <v>10</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C762" t="s">
+        <v>259</v>
+      </c>
+      <c r="D762" t="s">
+        <v>9</v>
+      </c>
+      <c r="E762" t="s">
+        <v>10</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C763" t="s">
+        <v>262</v>
+      </c>
+      <c r="D763" t="s">
+        <v>9</v>
+      </c>
+      <c r="E763" t="s">
+        <v>10</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C764" t="s">
+        <v>265</v>
+      </c>
+      <c r="D764" t="s">
+        <v>9</v>
+      </c>
+      <c r="E764" t="s">
+        <v>10</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C765" t="s">
+        <v>268</v>
+      </c>
+      <c r="D765" t="s">
+        <v>9</v>
+      </c>
+      <c r="E765" t="s">
+        <v>10</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C766" t="s">
+        <v>271</v>
+      </c>
+      <c r="D766" t="s">
+        <v>9</v>
+      </c>
+      <c r="E766" t="s">
+        <v>10</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C767" t="s">
+        <v>274</v>
+      </c>
+      <c r="D767" t="s">
+        <v>9</v>
+      </c>
+      <c r="E767" t="s">
+        <v>10</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C768" t="s">
+        <v>277</v>
+      </c>
+      <c r="D768" t="s">
+        <v>9</v>
+      </c>
+      <c r="E768" t="s">
+        <v>10</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C769" t="s">
+        <v>280</v>
+      </c>
+      <c r="D769" t="s">
+        <v>9</v>
+      </c>
+      <c r="E769" t="s">
+        <v>10</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C770" t="s">
+        <v>283</v>
+      </c>
+      <c r="D770" t="s">
+        <v>9</v>
+      </c>
+      <c r="E770" t="s">
+        <v>10</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C771" t="s">
+        <v>286</v>
+      </c>
+      <c r="D771" t="s">
+        <v>9</v>
+      </c>
+      <c r="E771" t="s">
+        <v>10</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C772" t="s">
+        <v>289</v>
+      </c>
+      <c r="D772" t="s">
+        <v>9</v>
+      </c>
+      <c r="E772" t="s">
+        <v>10</v>
+      </c>
+      <c r="F772" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C773" t="s">
+        <v>292</v>
+      </c>
+      <c r="D773" t="s">
+        <v>9</v>
+      </c>
+      <c r="E773" t="s">
+        <v>10</v>
+      </c>
+      <c r="F773" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6">
+      <c r="A774" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C774" t="s">
+        <v>295</v>
+      </c>
+      <c r="D774" t="s">
+        <v>9</v>
+      </c>
+      <c r="E774" t="s">
+        <v>10</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6">
+      <c r="A775" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C775" t="s">
+        <v>298</v>
+      </c>
+      <c r="D775" t="s">
+        <v>9</v>
+      </c>
+      <c r="E775" t="s">
+        <v>10</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1491</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>